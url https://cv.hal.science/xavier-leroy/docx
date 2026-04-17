--- v1 (2026-03-24)
+++ v2 (2026-04-17)
@@ -3426,278 +3426,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal proofs of code generation and verification tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal C semantics: CompCert and the C standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbert Krebbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freek Wiedijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFM 2014 - 12th International Conference Software Engineering and Formal Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10431-7_1⟩</w:t>
+              <w:t xml:space="preserve">ITP 2014: Fifth conference on Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.543-548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08970-6_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059423v1</w:t>
+                <w:t xml:space="preserve">hal-00981212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal verification of a static analyzer: abstract interpretation in type theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Types - The 2014 Types Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal C semantics: CompCert and the C standard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal proofs of code generation and verification tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freek Wiedijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITP 2014: Fifth conference on Interactive Theorem Proving</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.543-548, </w:t>
+              <w:t xml:space="preserve">SEFM 2014 - 12th International Conference Software Engineering and Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08970-6_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10431-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981212v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compiler verification for fun and profit</w:t>
               </w:r>
@@ -4027,222 +4027,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanized semantics for C++ object construction and destruction, with applications to resource management</w:t>
+                <w:t xml:space="preserve">A formally-verified alias analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahina Ramananandro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel dos Reis</w:t>
+                <w:t xml:space="preserve">Valentin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POPL '12 - 39th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2103656.2103718⟩</w:t>
+              <w:t xml:space="preserve">CPP 2012 - Second International Conference on Certified Programs and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Kyoto, Japan. pp.11-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674663v1</w:t>
+                <w:t xml:space="preserve">hal-00773109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formally-verified alias analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mechanized semantics for C++ object construction and destruction, with applications to resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahina Ramananandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Robert</w:t>
+                <w:t xml:space="preserve">Gabriel dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPP 2012 - Second International Conference on Certified Programs and Proofs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Kyoto, Japan. pp.11-26, </w:t>
+              <w:t xml:space="preserve">POPL '12 - 39th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jan 2012, Philadelphia, PA, United States. pp.521-532, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2103656.2103718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773109v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formally verified optimizing compilation in ACG-based flight control software</w:t>
               </w:r>
@@ -4509,64 +4509,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal verification of object layout for C++ multiple inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahina Ramananandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5374,516 +5374,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00106401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the Complexity of Large Free and Open Source Package-Based Software Distributions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coinductive big-step operational semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASE.2006.49⟩</w:t>
+              <w:t xml:space="preserve">European Symposium on Programming (ESOP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Vienne, Austria. pp.42-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11693024_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149566v1</w:t>
+                <w:t xml:space="preserve">inria-00289545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structured approach to proving compiler optimizations based on dataflow analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Grégoire</w:t>
+                <w:t xml:space="preserve">A list-machine benchmark for mechanized metatheory (extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew W. W. Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Types for Proofs and Programs, Workshop TYPES 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11617990⟩</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Logical Frameworks and Meta-Languages (LFMTP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Seattle (Washington), United States. pp.95-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2007.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00289549v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00289543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A list-machine benchmark for mechanized metatheory (extended abstract)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew W. W. Appel</w:t>
+                <w:t xml:space="preserve">A structured approach to proving compiler optimizations based on dataflow analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Logical Frameworks and Meta-Languages (LFMTP 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2007.01.020⟩</w:t>
+              <w:t xml:space="preserve">Types for Proofs and Programs, Workshop TYPES 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Jouy-en-Josas, France. pp.66-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11617990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00289543v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00289549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coinductive big-step operational semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Managing the Complexity of Large Free and Open Source Package-Based Software Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Mancinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Boender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berke Durak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Programming (ESOP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Vienne, Austria. pp.42-54, </w:t>
+              <w:t xml:space="preserve">21st IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tokyo, Japan. pp.199-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11693024_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASE.2006.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00289545v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News from the EDOS project: improving the maintenance of free software distributions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Boender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berke Durak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2006, Porto Alegre, Brazil. pp.199-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -5905,103 +5905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining large software distributions: new challenges from the FOSS era.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berke Durak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2006, Vienna, Austria. pp.7-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6149,51 +6149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vrdoljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciaran Bryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSS 2005 - The First International Conference on Open Source Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Genova, Italy</w:t>
@@ -6599,51 +6599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compiled Implementation of Strong Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6775,183 +6775,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-card Bytecode Verification for Java Card</w:t>
+                <w:t xml:space="preserve">Java bytecode verification: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart card programming and security, proceedings E-Smart 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Cannes, France. pp.150-164, </w:t>
+              <w:t xml:space="preserve">Computer Aided Verification, CAV 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Paris, France. pp.265-285, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-45418-7_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44585-4_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499956v1</w:t>
+                <w:t xml:space="preserve">hal-01499955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Java bytecode verification: an overview</w:t>
+                <w:t xml:space="preserve">On-card Bytecode Verification for Java Card</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Verification, CAV 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Paris, France. pp.265-285, </w:t>
+              <w:t xml:space="preserve">Smart card programming and security, proceedings E-Smart 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Cannes, France. pp.150-164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-44585-4_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45418-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499955v1</w:t>
+                <w:t xml:space="preserve">hal-01499956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type-based analysis of uncaught exceptions</w:t>
               </w:r>
@@ -7210,51 +7210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Functional Programming with Skeletons: the OCamlP3L experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Danelutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9377,51 +9377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD8197DC"/>
+    <w:nsid w:val="E87E0C1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9608,51 +9608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-leroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8971-9171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026985691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322705v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Courant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05455792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e09" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03372247v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Appel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09655-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.16737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Appel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dockins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-011-9226-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9986DE6DE532365FDD30639EC0741CB076E444EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2043174.2043196" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1538788.1538814" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Wells" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9042-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9148-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360768v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9155-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynah Dargaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-010-9050-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.12.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-007-9096-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F11C6AA625E960F54B12767FC6368C8DCAAAAC44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-008-9099-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086642.1086644" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025055424017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB4F61A9DF900BAE53A28D0DD5A5CC17AF3D120E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/349214.349230" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796800003683" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796800001933" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mauny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796800000848" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69315C141EC39F71472E065C4B6D922CB498555/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356563v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Barrho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich W&#252;nsche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schlickling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schommer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Cullmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gebhard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2018.8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10431-7_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Krebbers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Wiedijk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_36" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077321v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ramananandro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Reis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103656.2103718" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedin Fran&#231;a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favre-Felix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35182-2_27" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGO.2011.5764668" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674174v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1926385.1926395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1926385.1926387" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551370v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souyris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.PPES.2011.59" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529836v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tristan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706299.1706311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Rideau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11970-5_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542476.1542512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289540v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1328438.1328444" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mancinelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Boender" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berke Durak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2006.49" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11617990" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. W. Appel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.01.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11693024_5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154357v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1111037.1111042" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699644v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vrdoljak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bryce" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11576280" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96702" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36575-3_1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310121v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/888251.888267" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499941v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/581478.581501" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499956v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45418-7_13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499955v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44585-4_26" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499959v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/292540.292565" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouaix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/268946.268979" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0055509" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pelagatti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/199448.199476" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499967v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/174675.176926" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/158511.158632" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/158511.158611" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499973v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/143165.143205" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499974v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/99583.99622" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499980v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cardelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024189" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2676724" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392159v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02405754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/7671" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304329v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/colloques-de-rentree/genre-et-sciences-9782415013325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905435v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Stewart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529848v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-100-8-195" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48749-2_7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966252v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620870v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01499951v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-leroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8971-9171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026985691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322705v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Courant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05455792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e09" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03372247v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Appel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09655-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.16737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Appel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dockins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-011-9226-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9986DE6DE532365FDD30639EC0741CB076E444EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2043174.2043196" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1538788.1538814" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Wells" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9042-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9148-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360768v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9155-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynah Dargaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-010-9050-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.12.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-007-9096-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F11C6AA625E960F54B12767FC6368C8DCAAAAC44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-008-9099-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086642.1086644" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025055424017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB4F61A9DF900BAE53A28D0DD5A5CC17AF3D120E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/349214.349230" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796800003683" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796800001933" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mauny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796800000848" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69315C141EC39F71472E065C4B6D922CB498555/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356563v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Barrho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich W&#252;nsche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schlickling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schommer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Cullmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gebhard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2018.8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Krebbers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Wiedijk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_36" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10431-7_1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077321v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674663v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ramananandro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Reis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103656.2103718" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedin Fran&#231;a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favre-Felix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35182-2_27" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGO.2011.5764668" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674174v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1926385.1926395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1926385.1926387" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551370v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souyris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.PPES.2011.59" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529836v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tristan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706299.1706311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Rideau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11970-5_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542476.1542512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289540v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1328438.1328444" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11693024_5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. W. Appel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.01.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11617990" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mancinelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Boender" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berke Durak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2006.49" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154357v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1111037.1111042" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699644v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vrdoljak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bryce" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11576280" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96702" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36575-3_1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310121v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/888251.888267" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499941v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/581478.581501" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44585-4_26" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45418-7_13" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499959v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/292540.292565" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouaix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/268946.268979" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0055509" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pelagatti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/199448.199476" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499967v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/174675.176926" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/158511.158632" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/158511.158611" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499973v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/143165.143205" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499974v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/99583.99622" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499980v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cardelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024189" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2676724" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392159v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02405754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/7671" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304329v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/colloques-de-rentree/genre-et-sciences-9782415013325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905435v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Stewart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529848v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-100-8-195" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48749-2_7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966252v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620870v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01499951v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>