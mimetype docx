--- v2 (2026-04-17)
+++ v3 (2026-05-27)
@@ -1,9322 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9271 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Leroy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, chaire Sciences du logiciel, Collège de France, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8971-9171</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026985691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=K5yXAeAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lazy, Concurrent Convertibility Checker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10 (POPL), pp.53:1-53:27. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3776695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Extensional Binary Tries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.Article number 8. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-022-09655-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372247v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.16737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified Code Generation for the Polyhedral Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (POPL), pp.40:1-40:24. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified Compilation of Floating-Point Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-014-9317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A list-machine benchmark for mechanized metatheory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dockins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (3), pp.453--491. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-011-9226-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety First! (technical perspective)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (12), pp.122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2043174.2043196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire confiance à un compilateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cancer la révolution, 440 avril 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire confiance à un compilateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a realistic compiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (7), pp.107-115. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1538788.1538814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00415861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of extended recursion in call-by-value functional languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hirschowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher-Order and Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.3-66. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10990-009-9042-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanized semantics for the Clight subset of the C language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.263-288. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-009-9148-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00352524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A verified framework for higher-order uncurrying optimizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynah Dargaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher-Order and Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10990-010-9050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formally verified compiler back-end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4), pp.363-446. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-009-9155-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00360768v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coinductive big-step operational semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 207 (2), pp.284-304. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2007.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00309010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilting at windmills with Coq: formal verification of a compilation algorithm for parallel moves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (4), pp.307-326. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-007-9096-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a C-like memory model and its uses for verifying program transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (1), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-008-9099-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixin modules in a call-by-value setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hirschowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (5), pp.857 - 881. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1086642.1086644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Java bytecode verification: algorithms and formalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (3-4), pp.235--269. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025055424017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bytecode verification on Java smart cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (4), pp.319-340. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-based analysis of uncaught exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pessaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (2), pp.340-377. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/349214.349230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular module system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (3), pp.269-303. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956796800003683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A syntactic theory of type generativity and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (5), pp.667 - 698. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956796800001933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics in ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.431-463. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956796800000848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-founded recursion done right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoqPL 2024: The Tenth International Workshop on Coq for Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jan 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Software Perfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOB Summer 2019 Konferenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CompCert: Practical Experience on Integrating and Qualifying a Formally Verified Optimizing Compiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kästner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Barrho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Wünsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schlickling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS2 2018 - 9th European Congress Embedded Real-Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, SEE, SIE, Jan 2018, Toulouse, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Program Annotations for WCET Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Cullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Gebhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCET 2018: 18th International Workshop on Worst-Case Execution Time Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.WCET.2018.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Gap – The Formally Verified Optimizing Compiler CompCert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kästner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS'17: Safety-critical Systems Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bristol, United Kingdom. pp.163-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally Verified Compiler for Lustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélio Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Evariste Dagand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLDI 2017 - 38th ACM SIGPLAN Conference on Programming Language Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jun 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CompCert - A Formally Verified Optimizing Compiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kästner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2016: Embedded Real Time Software and Systems, 8th European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formally-verified C static analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pichardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPL 2015: 42nd ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Mumbai, India. pp.247-259, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2676726.2676966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proofs of code generation and verification tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFM 2014 - 12th International Conference Software Engineering and Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10431-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a static analyzer: abstract interpretation in type theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Types - The 2014 Types Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal C semantics: CompCert and the C standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Krebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Wiedijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP 2014: Fifth conference on Interactive Theorem Proving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.543-548, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08970-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler verification for fun and profit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMCAD 2014 - Formal Methods in Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof assistants in computer science research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHP thematic trimester on Semantics of proofs and certified mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Henri Poincaré, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Verified C Compiler Supporting Floating-Point Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arith - 21st IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating LR(1) Parsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOP 2012 - Programming Languages and Systems - 21st European Symposium on Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.397-416, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28869-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanized semantics for C++ object construction and destruction, with applications to resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ramananandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPL '12 - 39th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jan 2012, Philadelphia, PA, United States. pp.521-532, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2103656.2103718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formally-verified alias analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPP 2012 - Second International Conference on Certified Programs and Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kyoto, Japan. pp.11-26, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanized Semantics for Compiler Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLAS 2012 - 10th Asian Symposium on Programming Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kyoto, Japan. pp.386-388, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35182-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally verified optimizing compilation in ACG-based flight control software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bedin França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS2 2012: Embedded Real Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, SEE, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally verifying a compiler: Why? How? How far?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGO 2011 - 9th Annual IEEE/ACM International Symposium on Code Generation and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Chamonix, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGO.2011.5764668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of object layout for C++ multiple inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ramananandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPL'11 - 38th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jan 2011, Austin, TX, United States. pp.67-79, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1926385.1926395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified squared: does critical software deserve verified tools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPL 2011 - 38th symposium Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Austin, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1926385.1926387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formally Verified Optimizing Compilation in Flight Control Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bedin França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Souyris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPES 2011: Predictability and Performance in Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. pp.59-68, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.PPES.2011.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00551370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple, verified validator for software pipelining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1706299.1706311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating register allocation and spilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compiler Construction 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paphos, Cyprus. pp.224-243, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11970-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified Validation of Lazy Code Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN conference on Programming Language Design and Implementation (PLDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dublin, Ireland. pp.316-326, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1542476.1542512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00415865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of translation validators: A case study on instruction scheduling optimizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th ACM Symposium on Principles of Programming Languages (POPL 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jan 2008, San Francisco, United States. pp.17-27, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1328438.1328444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanized verification of CPS transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynah Dargaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic for Programming, Artificial Intelligence and Reasoning, 14th Int. Conf. LPAR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Erevan, Armenia. pp.211-225, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75560-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of a C Compiler Front-end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynah Dargaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM'06: 14th Symposium on Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hamilton, Canada. pp.460-475, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11813040_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News from the EDOS project: improving the maintenance of free software distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Boender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berke Durak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Mancinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2006, Porto Alegre, Brazil. pp.199-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Complexity of Large Free and Open Source Package-Based Software Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Mancinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Boender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berke Durak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tokyo, Japan. pp.199-208, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASE.2006.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structured approach to proving compiler optimizations based on dataflow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Types for Proofs and Programs, Workshop TYPES 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Jouy-en-Josas, France. pp.66-81, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11617990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A list-machine benchmark for mechanized metatheory (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. W. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop on Logical Frameworks and Meta-Languages (LFMTP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Seattle (Washington), United States. pp.95-108, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2007.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coinductive big-step operational semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Programming (ESOP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Vienne, Austria. pp.42-54, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11693024_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining large software distributions: new challenges from the FOSS era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berke Durak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Mancinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2006, Vienna, Austria. pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal certification of a compiler back-end, or: programming a compiler with a proof assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Symposium Principles of Programming Languages (POPL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Charleston, SC, United States. pp.42--54, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1111037.1111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDOS: Environment for the Development and Distribution of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciaran Bryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSS 2005 - The First International Conference on Open Source Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a memory model for C-like imperative languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEM'05: 7th International Conference on Formal Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Manchester, United Kingdom. pp.280-299, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11576280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call-by-value mixin modules: Reduction semantics, side effects, types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hirschowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Barcelona, Spain. pp.64-78, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b96702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Security from a Programming Language and Static Analysis Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOP 2003: Programming Languages and Systems, 12th European Symposium on Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Warsaw, Poland. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36575-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of extended recursion in call-by-value functional languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hirschowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPDP '03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Uppsala, Sweden. pp.160--171, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/888251.888267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compiled Implementation of Strong Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFP '02: seventh ACM SIGPLAN international conference on Functional programming </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2002, Pittsburgh, United States. pp.235-246, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/581478.581501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixin modules in a call-by-value setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hirschowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Grenoble, France. pp.207-236, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45927-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-card Bytecode Verification for Java Card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart card programming and security, proceedings E-Smart 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Cannes, France. pp.150-164, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45418-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Java bytecode verification: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Verification, CAV 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Paris, France. pp.265-285, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44585-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-based analysis of uncaught exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPL 1999: 26th symposium Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jan 1999, San Antonio, United States. pp.276 - 290, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/292540.292565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security properties of typed applets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPL 1998: 25th symposium Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, San Diego, United States. pp.391-403, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/268946.268979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Types in Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC 1998: workshop Types in Compilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Kyoto, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0055509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Functional Programming with Skeletons: the OCamlP3L experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Danelutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pelagatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on ML and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 1998, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectiveness of type-based unboxing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC 1997: Workshop Types in Compilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicative functors and fully transparent higher-order modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPL 1995: 22nd symposium Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jan 1995, San Francisco, United States. pp.142 - 153, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/199448.199476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llamado de procedimientos a distancia y abstracción de tipos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Virginia Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th CLEI PANEL latino-american computer science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Mexico, México. pp.1281-1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifest types, modules, and separate compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPL 1994: 21st symposium Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jan 1994, Portland, United States. pp.109-122, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/174675.176926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism by name for references and continuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPL 1993: 20th symposium Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1993, Charleston, United States. pp.220-231, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/158511.158632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A concurrent, generational garbage collector for a multithreaded implementation of ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPL 1993: 20th symposium Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1993, Charleston, United States. pp.113-123, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/158511.158611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unboxed objects and polymorphic typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPL 1992: 19th symposium Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Albuquerque, United States. pp.177-188, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/143165.143205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics in ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mauny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCA 1991: Functional Programming Languages and Computer Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Boston, United States. pp.406-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphic type inference and assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPL 1991: 18th symposium Principles of Programming Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jan 1991, Orlando, United States. pp.291-302, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/99583.99622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract types and the dot notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC2 working conference on programming concepts and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Apr 1990, Tiberias, Israel. pp.479-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data representation in polymorphic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLILP 1990: Programming Language Implementation and Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Linköping, Sweden. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0024189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrement(s) : des hiéroglyphes à l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Jacob, pp.272, 2023, Colloque annuel du Collège de France, 978-2-415-00687-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPP '15: Proceedings of the 2015 Conference on Certified Programs and Proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwen Tiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Certified Programs and Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Mumbai, India. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184, 2015, 978-1-4503-3296-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software, between mind and matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France, 2020, Inaugural lecture at Collège de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel, entre l’esprit et la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782722605299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel, entre l'esprit et la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France; Fayard, 2019, Leçons inaugurales du Collège de France, 284, 978-2-213-71241-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la masculinisation d'une science : l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Combes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Collège de France; Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-146, 2025, Colloque annuel du Collège de France, 978-2-415-01332-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CompCert memory model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Appel, Andrew W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Program Logics for Certified Compilers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.237-271, 2014, 9781107048010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanized semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Esparza and B. Spanfelner and O. Grumberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logics and languages for reliability and security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, IOS Press, pp.195-224, 2010, NATO Science for Peace and Security Series D: Information and Communication Security, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-100-8-195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security properties of typed applets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Vitek; Christian D. Jensen </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secure Internet Programming - Security issues for Mobile and Distributed Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1603, Springer, pp.147-182, 1999, LNCS, 978-3-540-66130-6. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48749-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du logiciel parfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How I found a crash bug with hyperthreading in Intel's Skylake processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typage polymorphe d'un langage algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langage de programmation [cs.PL]. Université Paris 7, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01499951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9377,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E87E0C1A"/>
+    <w:nsid w:val="436D386D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9608,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-leroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8971-9171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026985691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322705v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Courant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05455792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e09" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03372247v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Appel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09655-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.16737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Appel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dockins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-011-9226-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9986DE6DE532365FDD30639EC0741CB076E444EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2043174.2043196" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1538788.1538814" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Wells" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9042-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9148-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360768v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9155-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynah Dargaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-010-9050-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.12.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-007-9096-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F11C6AA625E960F54B12767FC6368C8DCAAAAC44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-008-9099-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086642.1086644" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025055424017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB4F61A9DF900BAE53A28D0DD5A5CC17AF3D120E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/349214.349230" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796800003683" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796800001933" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mauny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796800000848" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69315C141EC39F71472E065C4B6D922CB498555/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356563v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Barrho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich W&#252;nsche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schlickling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schommer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Cullmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gebhard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2018.8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Krebbers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Wiedijk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_36" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10431-7_1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077321v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674663v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ramananandro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Reis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103656.2103718" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedin Fran&#231;a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favre-Felix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35182-2_27" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGO.2011.5764668" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674174v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1926385.1926395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1926385.1926387" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551370v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souyris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.PPES.2011.59" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529836v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tristan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706299.1706311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Rideau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11970-5_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542476.1542512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289540v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1328438.1328444" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11693024_5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. W. Appel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.01.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11617990" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mancinelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Boender" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berke Durak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2006.49" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154357v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1111037.1111042" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699644v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vrdoljak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bryce" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11576280" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96702" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36575-3_1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310121v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/888251.888267" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499941v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/581478.581501" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44585-4_26" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45418-7_13" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499959v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/292540.292565" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouaix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/268946.268979" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0055509" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pelagatti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/199448.199476" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499967v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/174675.176926" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/158511.158632" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/158511.158611" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499973v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/143165.143205" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499974v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/99583.99622" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499980v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cardelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024189" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2676724" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392159v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02405754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/7671" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304329v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/colloques-de-rentree/genre-et-sciences-9782415013325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905435v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Stewart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529848v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-100-8-195" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48749-2_7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966252v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620870v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01499951v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-leroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8971-9171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026985691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=K5yXAeAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322705v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Courant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776695" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05455792v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e09" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03372247v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Appel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09655-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.16737" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Courant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Appel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dockins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-011-9226-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9986DE6DE532365FDD30639EC0741CB076E444EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2043174.2043196" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1538788.1538814" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Wells" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9042-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9148-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynah Dargaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-010-9050-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360768v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9155-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.12.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-007-9096-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F11C6AA625E960F54B12767FC6368C8DCAAAAC44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-008-9099-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086642.1086644" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025055424017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB4F61A9DF900BAE53A28D0DD5A5CC17AF3D120E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.438" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/349214.349230" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796800003683" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796800001933" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mauny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796800000848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69315C141EC39F71472E065C4B6D922CB498555/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356563v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Barrho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich W&#252;nsche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schlickling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schommer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Cullmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gebhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2018.8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pister" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10431-7_1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Krebbers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Wiedijk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_36" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077321v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ramananandro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Reis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103656.2103718" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079337v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35182-2_27" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedin Fran&#231;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favre-Felix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGO.2011.5764668" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1926385.1926395" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076682v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1926385.1926387" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551370v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souyris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.PPES.2011.59" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tristan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706299.1706311" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529841v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Rideau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11970-5_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415865v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542476.1542512" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1328438.1328444" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_17" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_31" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Boender" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berke Durak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mancinelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2006.49" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289549v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11617990" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. W. Appel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.01.020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11693024_5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000963v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1111037.1111042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vrdoljak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bryce" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077921v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11576280" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96702" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36575-3_1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/888251.888267" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499941v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/581478.581501" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499956v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45418-7_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44585-4_26" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/292540.292565" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499963v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouaix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/268946.268979" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499960v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0055509" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499962v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pelagatti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499966v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/199448.199476" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499967v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Virginia Aponte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499976v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/174675.176926" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/158511.158632" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499969v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/158511.158611" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499973v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/143165.143205" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499984v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499974v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/99583.99622" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499980v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cardelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024189" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210865v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2676724" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392159v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02405754v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/7671" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304329v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/colloques-de-rentree/genre-et-sciences-9782415013325" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905435v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Stewart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529848v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-100-8-195" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499957v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48749-2_7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966252v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620870v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01499951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>