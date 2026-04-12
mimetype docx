--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using constraint programming to address the operational aircraft line maintenance scheduling problem</w:t>
+                <w:t xml:space="preserve">Refining intra-patch connectivity measures in landscape fragmentation and connectivity indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sciau</w:t>
+                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Goyon</w:t>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bascans</w:t>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Prud’homme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Air Transport Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 115, pp.102537. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jairtraman.2024.102537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-024-01840-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411305v1</w:t>
+                <w:t xml:space="preserve">hal-04454573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining intra-patch connectivity measures in landscape fragmentation and connectivity indices</w:t>
+                <w:t xml:space="preserve">Using constraint programming to address the operational aircraft line maintenance scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+                <w:t xml:space="preserve">Agathe Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+                <w:t xml:space="preserve">Jérémy Bascans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (2), pp.24. </w:t>
+              <w:t xml:space="preserve">Journal of Air Transport Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.102537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-024-01840-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jairtraman.2024.102537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454573v1</w:t>
+                <w:t xml:space="preserve">hal-04411305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">restoptr: an R package for ecological restoration planning</w:t>
               </w:r>
@@ -422,51 +422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restoration Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (5), pp.e13910. </w:t>
@@ -530,77 +530,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Justeau‐allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (7), pp.1412-1420. </w:t>
@@ -638,103 +638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained optimization of landscape indices in conservation planning to support ecological restoration in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (4), pp.744-754. </w:t>
@@ -772,77 +772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert system dedicated to condition-based maintenance based on a knowledge graph approach: Application to an aeronautic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bascans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,51 +919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Counting Solutions for the Global Cardinality Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lo Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1036,51 +1036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The salesman and the tree: the importance of search in CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1127,51 +1127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explanation-Based Large Neighborhood Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1244,51 +1244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation Engine Prototyping with a Domain Specific Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1348,51 +1348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The salesman and the tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1478,51 +1478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irit Katriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 171 (1), pp.127-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Flener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (4), pp.459-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1831,1133 +1831,1133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Service Supply Dynamics in Senselife: Building an Explainable Recommender System for Tailored Frailty Prevention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimisation du Transport Multimodal en Milieu Rural : Vers une Mobilité Durable avec l'Ecotrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/ACS - 21st International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001131v1</w:t>
+                <w:t xml:space="preserve">hal-05011864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI-25: Thirty-Fourth International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Montreal, Canada. pp.2610-2618, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2025/291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du Transport Multimodal en Milieu Rural : Vers une Mobilité Durable avec l'Ecotrain</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards the 30 by 30 Kunming-Montreal global biodiversity framework target : optimising graph connectivity in constraint-based spatial planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI 2025 - International Joint Conference on Artificial Intelligence AI and Social Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Montréal, Canada. pp.9772-9780, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2025/1086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011864v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the 30 by 30 Kunming-Montreal global biodiversity framework target : optimising graph connectivity in constraint-based spatial planning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Leveraging Service Supply Dynamics in Senselife: Building an Explainable Recommender System for Tailored Frailty Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Simonin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2025 - International Joint Conference on Artificial Intelligence AI and Social Good</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Montréal, Canada. pp.9772-9780, </w:t>
+              <w:t xml:space="preserve">2024 IEEE/ACS - 21st International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2025/1086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273525v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating social interaction within senselife framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+                <w:t xml:space="preserve">Un modèle de programmation par contraintes pour la maintenance opérationnelle aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sciau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+                <w:t xml:space="preserve">Jérémy Bascans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPC 2024 - Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Informatique de Lens, Jun 2024, Lens, France. 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732211v1</w:t>
+                <w:t xml:space="preserve">hal-04652791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-Based Framework for Assessing Synchromodal Transportation Solutions in Low-Density Ecosystems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Senselife : des modèles de connaissances pour recommander des services et renforcer la prévention de la fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Liège, Belgique. pp.595-602</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732109v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de programmation par contraintes pour la maintenance opérationnelle aéronautique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
+                <w:t xml:space="preserve">Simulation-Based Framework for Assessing Synchromodal Transportation Solutions in Low-Density Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cerabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Araceli Cristaldo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bascans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2024 - Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.261-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652791v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senselife : des modèles de connaissances pour recommander des services et renforcer la prévention de la fragilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Integrating social interaction within senselife framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.19-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692856v1</w:t>
+                <w:t xml:space="preserve">hal-04732211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la maintenance en ligne aéronautique par un modèle de programmation par contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bascans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2999,103 +2999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a Recommender System for Frailty Prevention: Addressing Challenges of Data Collection and User Interface Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2023 - International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Giza, France. pp.1-6, </w:t>
@@ -3133,103 +3133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senselife: Service Recommendation and Frailty Prevention Through Knowledge Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Taweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS 2024 - 28th European Conference on New Trends in Databases and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.273-285, </w:t>
@@ -3261,1198 +3261,1198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ant Colony System for the Skilled, Multi-depot VRP with Due Dates and Time Windows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards a Personalized Business Services Recommendation System Dedicated to Preventing Frailty in Elderly People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.828⟩</w:t>
+              <w:t xml:space="preserve">ICOST 2023 - 20th International Conference On Smart Living and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Wonju, South Korea. pp.295-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43950-6_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302099v1</w:t>
+                <w:t xml:space="preserve">hal-04247981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building insulation renovation: a process and a software to assist panel layout design, a part of the ISOBIM project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesbegueries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+                <w:t xml:space="preserve">Andrea Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lesbegueries</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISARC 2023 - 40th International Symposium on Automation and Robotics in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Chennai, India. pp.40-47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22260/ISARC2023/0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de recommandation personnalisé de services métiers dédiés à la prévention de fragilité chez les aînés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recommendation system for personalized daily life services to promote frailty prevention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An Ant Colony System for the Skilled, Multi-depot VRP with Due Dates and Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dubillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain. pp.563-574, </w:t>
+              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11129-11134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250918v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une plateforme de recommandation de services favorisant la prévention de la fragilité chez les personnes âgées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A recommendation system for personalized daily life services to promote frailty prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le congrès annuel de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain. pp.563-574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342656v1</w:t>
+                <w:t xml:space="preserve">hal-04250918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation de bâtiments : un processus et un logiciel pour la conception de panneaux , projet ISOBIM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conception d'une plateforme de recommandation de services favorisant la prévention de la fragilité chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t>
+              <w:t xml:space="preserve">Le congrès annuel de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153751v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Personalized Business Services Recommendation System Dedicated to Preventing Frailty in Elderly People</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Isolation de bâtiments : un processus et un logiciel pour la conception de panneaux , projet ISOBIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesbegueries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOST 2023 - 20th International Conference On Smart Living and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43950-6_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04247981v1</w:t>
+                <w:t xml:space="preserve">hal-04153751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'impact de contraintes organisationnelles pour la planification des opérations de maintenance d'un service d'eau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadre expérimental pour l’évaluation de méthodes hybrides en configuration interactive sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Idir Boumbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">JFPC@PFIA 2022 - 17es Journees Francophones de Programmation par Contraintes, JFPC 2022 - Held at Plate-Forme Intelligence Articielle, PFIA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint- Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596169v1</w:t>
+                <w:t xml:space="preserve">hal-04072665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre expérimental pour l’évaluation de méthodes hybrides en configuration interactive sous contraintes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élise Vareilles</w:t>
+                <w:t xml:space="preserve">Analyse de l'impact de contraintes organisationnelles pour la planification des opérations de maintenance d'un service d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dubillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gaborit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC@PFIA 2022 - 17es Journees Francophones de Programmation par Contraintes, JFPC 2022 - Held at Plate-Forme Intelligence Articielle, PFIA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint- Etienne, France</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072665v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buildings energetic improvement: first elements about isolating panels layout design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aldanondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesbegueries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS 2022 - 14th IFAC Workshop on Intelligent Manufacturing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tel-Aviv (online), Israel. p.487-492, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4486,103 +4486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Transformation from CBM to EPL Rules to Detect Failure Symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bascans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELSWARD 2020 - 8th International Conference on Model-Driven Engineering and Software Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, La Valette, Malta. pp.200-224, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4616,90 +4616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Resilient and Efficient Maintenance Planning for Water Supply Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dubillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4740,736 +4740,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03346551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Approximation within Constraint Programming to Solve the Parallel Machine Scheduling Problem with Additional Unit Resources</w:t>
+                <w:t xml:space="preserve">Towards a Framework for Federated Interoperability to Implement an Automated Model Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Godet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mustapha Labreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Fourth AAAI Conferance on Artificial Intelligence (AAAI'20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, New-York, United States. pp.1512-1519, </w:t>
+              <w:t xml:space="preserve">PRO-VE 2020 - 21st IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Valence, Spain. pp.143-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62412-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907067v1</w:t>
+                <w:t xml:space="preserve">hal-03024821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework for Federated Interoperability to Implement an Automated Model Transformation</w:t>
+                <w:t xml:space="preserve">Using Approximation within Constraint Programming to Solve the Parallel Machine Scheduling Problem with Additional Unit Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Labreche</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Arthur Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Weill</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2020 - 21st IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Valence, Spain. pp.143-152, </w:t>
+              <w:t xml:space="preserve">Thirty-Fourth AAAI Conferance on Artificial Intelligence (AAAI'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, New-York, United States. pp.1512-1519, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62412-5_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024821v1</w:t>
+                <w:t xml:space="preserve">hal-02907067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'algorithmes d'approximation en Programmation Par Contraintes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Unifier les stratégies de sélection de réserve avec la programmation par contraintes et les graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Albi, France. p. 63-66</w:t>
+              <w:t xml:space="preserve">15. Journées Francophones de Programmation par Contraintes (JFPC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France. p. 27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160300v1</w:t>
+                <w:t xml:space="preserve">hal-02160264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer le nombre de solutions des contraintes de cardinalité grâce à leur décomposition range et roots</w:t>
+                <w:t xml:space="preserve">Estimating the Number of Solutions of Cardinality Constraints through range and roots Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lo Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2019-25th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stamford, United States. p. 317-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30048-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160312v1</w:t>
+                <w:t xml:space="preserve">hal-02276566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Number of Solutions of Cardinality Constraints through range and roots Decompositions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'algorithmes d'approximation en Programmation Par Contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2019-25th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France. p. 63-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30048-7_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02276566v1</w:t>
+                <w:t xml:space="preserve">hal-02160300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifier les stratégies de sélection de réserve avec la programmation par contraintes et les graphes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Estimer le nombre de solutions des contraintes de cardinalité grâce à leur décomposition range et roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lo Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Francophones de Programmation par Contraintes (JFPC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Albi, France. p. 27-29</w:t>
+              <w:t xml:space="preserve">JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France. p. 133-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160264v1</w:t>
+                <w:t xml:space="preserve">hal-02160312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Conservation Planning for Sustainable Land-use Policies: A Constrained Partitioning Approach to Reserve Selection and Design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.5902-5908, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5637,103 +5637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic conservation planning in New Caledonia: supporting sustainable land-use policies with reserve selection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Island Biology 2019,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique STRASBERG; Claudine AH-PENG, Jul 2019, Saint-Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5752,295 +5752,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying reserve design strategies with graph theory and constraint programming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Probabilistic Model to Count Solutions on the alldifferent Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lo Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlady Ravelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2018 - International conference on principles and practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CP 2018 - The 24th International Conference on Principles and Practice of Constraints Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lille, France. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885111v1</w:t>
+                <w:t xml:space="preserve">hal-01923767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Model to Count Solutions on the alldifferent Constraint</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Unifying reserve design strategies with graph theory and constraint programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vlady Ravelomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2018 - The 24th International Conference on Principles and Practice of Constraints Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2018 - International conference on principles and practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lille, France. p.507-523, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923767v1</w:t>
+                <w:t xml:space="preserve">hal-01885111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving filtering algorithms from dedicated algorithms: zoom on the Bin Packing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP 2018 - The 24th International Conference on Principles and Practice of Constraints Programming : Doctoral Program Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Lille, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6065,51 +6065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Constraint Programming for the Urban Transit Crew Rescheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6221,51 +6221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Flener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6320,51 +6320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-decomposable Global Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6405,601 +6405,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is it worthwhile to propagate a constraint? A probabilistic analysis of AllDifferent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prototyper des Moteurs de Propagation avec un DSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting on Analytic Algorithmics and Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, New Orleans, Louisiana, USA, United States. pp.80-90</w:t>
+              <w:t xml:space="preserve">Journées française de la Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.279-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867576v1</w:t>
+                <w:t xml:space="preserve">hal-00867713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyper des Moteurs de Propagation avec un DSL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">When is it worthwhile to propagate a constraint? A probabilistic analysis of AllDifferent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Du Boisberranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Narendra Jussien</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées française de la Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.279-288</w:t>
+              <w:t xml:space="preserve">Meeting on Analytic Algorithmics and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, New Orleans, Louisiana, USA, United States. pp.80-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867713v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the tree Constraint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bin Repacking Scheduling in Virtualized Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hermenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_22⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference, CP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.27-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644787v1</w:t>
+                <w:t xml:space="preserve">hal-00684764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Revisiting the tree Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Joint Conference on Artificial Intelligence (IJCAI'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Perugia, Italy. pp.271-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754017v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Repacking Scheduling in Virtualized Datacenters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference, CP 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22th International Joint Conference on Artificial Intelligence (IJCAI'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.643-648</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00684764v1</w:t>
+                <w:t xml:space="preserve">hal-00754017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contrainte Increasing NValue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7050,64 +7050,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Increasing Nvalue Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7160,684 +7160,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy: a Consolidation Manager for Clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Constraint on the Number of Distinct Vectors with Application to Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia L. Lawall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VEE 2009 - 5th International Conference on Virtual Execution Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CP'09 (15th International Conference on Principles and Practice of Constraint Programming)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. p. 196-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102354v1</w:t>
+                <w:t xml:space="preserve">hal-00428967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy Composition of Representations in Java</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Entropy: a Consolidation Manager for Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hermenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loriant</w:t>
+                <w:t xml:space="preserve">Julia L. Lawall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC'09 - International Conference on Software Composition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VEE 2009 - 5th International Conference on Virtual Execution Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Washington, DC, United States. pp.41-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1508293.1508300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00403417v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des contraintes globales prêtes à brancher</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lazy Composition of Representations in Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Narendra Jussien</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loriant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp.115-125</w:t>
+              <w:t xml:space="preserve">SC'09 - International Conference on Software Composition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387812v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00403417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint on the Number of Distinct Vectors with Application to Localization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des contraintes globales prêtes à brancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jaulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Guillaume Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP'09 (15th International Conference on Principles and Practice of Constraint Programming)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. p. 196-210</w:t>
+              <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.115-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428967v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration dynamique du placement dans les grilles de calcul dirigée par les objectifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Reconfiguration dynamique du placement dans les grilles de calculs dirigée par des objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence Française sur les Systèmes d'Exploitation (CFSE'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Fribourg, France</w:t>
+              <w:t xml:space="preserve">6ième Conférence Francophone sur les Systèmes d'Exploitation (CFSE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869094v1</w:t>
+                <w:t xml:space="preserve">inria-00420351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration dynamique du placement dans les grilles de calculs dirigée par des objectifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Reconfiguration dynamique du placement dans les grilles de calcul dirigée par les objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ième Conférence Francophone sur les Systèmes d'Exploitation (CFSE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Sixième Conférence Française sur les Systèmes d'Exploitation (CFSE'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Fribourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00420351v1</w:t>
+                <w:t xml:space="preserve">hal-00869094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choco: an Open Source Java Constraint Programming Library</w:t>
               </w:r>
@@ -7849,51 +7849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPAIOR'08 Workshop on Open-Source Software for Integer and Contraint Programming (OSSICP'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7931,51 +7931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition nécessaire pour la contrainte de partitionnement de graphes par des chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Rocquencourt / France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8013,51 +8013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary Condition for Path Partitioning Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.141-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8076,260 +8076,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undirected Forest Constraints</w:t>
+                <w:t xml:space="preserve">Partitionnement de graphes par des arbres sous contraintes de degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Flener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cork, Ireland. pp.29-43</w:t>
+              <w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481573v1</w:t>
+                <w:t xml:space="preserve">inria-00085802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitionnement de graphes par des arbres sous contraintes de degré</w:t>
+                <w:t xml:space="preserve">Undirected Forest Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irit Katriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t>
+              <w:t xml:space="preserve">Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cork, Ireland. pp.29-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00085802v1</w:t>
+                <w:t xml:space="preserve">hal-00481573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes de Partitionnement par des Arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irit Katriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8393,51 +8393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Flener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CP-AI-OR'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Prague, Czech Republic, Czech Republic. pp.64--78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8494,51 +8494,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-based Graph Partitioning Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE. 2011, 978-1-84821-303-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8601,51 +8601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GAC Algorithm for a Class of Global Counting Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8702,51 +8702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Flener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8822,51 +8822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8985,51 +8985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Mines Albi. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9055,90 +9055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Appendix for Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9225,51 +9225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9215, Orange Labs; Inria Nancy - Grand Est; IMT-Atlantique. 2018, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9308,51 +9308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Asymmetric TSP by Considering Graph Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9370,90 +9370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Study of Bound Consistency for the Alldifferent Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Du Boisberranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9497,51 +9497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9559,90 +9559,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy: a Consolidation Manager for Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lawall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9709,51 +9709,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes de Partitionnement de Graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Nantes, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9812,51 +9812,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de flexibilité et d'efficacité en programmation par contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Nantes, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9906,64 +9906,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes, Albi, France, du 12-14 juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Mines Albi, xv - 190 p., 2019, 979-10-91526-07-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10150,51 +10150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04411305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goyon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2024.102537" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04454573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01840-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04053479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau&#8208;allaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hanson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03030515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Supiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lo Bianco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11325" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9178-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9166-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9151-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Katriel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0374-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G255BJ0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9040-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5K9D4B7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cerabona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo Jimenez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.828" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Christophe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2023/0008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04072665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Boumbar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.241" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03198701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cantet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_55" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Godet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5510" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Labreche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weill" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160300v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30048-7_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671621" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rink" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couture" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_33" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_40" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-297" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FKCGRKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520296v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915800v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z482DFKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1508293.1508300" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loriant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869094v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420351v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481563v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481573v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besan&#231;on" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897570v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707510v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320204v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00484354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02159866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04454573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01840-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04411305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2024.102537" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04053479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau&#8208;allaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hanson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03030515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Supiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lo Bianco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11325" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9178-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9166-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9151-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Katriel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0374-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G255BJ0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9040-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5K9D4B7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cerabona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo Jimenez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Christophe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2023/0008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.828" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04072665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Boumbar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.241" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03198701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cantet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_55" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Labreche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weill" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Godet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5510" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30048-7_19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160312v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671621" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rink" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couture" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923767v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_33" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_40" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-297" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867576v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FKCGRKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_22" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520296v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915800v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z482DFKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1508293.1508300" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loriant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869094v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481563v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085802v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481573v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besan&#231;on" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897570v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707510v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320204v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00484354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02159866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>