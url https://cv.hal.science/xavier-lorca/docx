--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1225,248 +1225,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation Engine Prototyping with a Domain Specific Language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The salesman and the tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Narendra Jussien</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 19 (1), pp.57-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10601-013-9151-5⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.318-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10601-014-9178-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867604v1</w:t>
+                <w:t xml:space="preserve">hal-01097544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The salesman and the tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation Engine Prototyping with a Domain Specific Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.318-333. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10601-014-9178-2⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.57-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10601-013-9151-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097544v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undirected Forest Constraints</w:t>
               </w:r>
@@ -2350,168 +2350,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de programmation par contraintes pour la maintenance opérationnelle aéronautique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+                <w:t xml:space="preserve">Simulation-Based Framework for Assessing Synchromodal Transportation Solutions in Low-Density Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cerabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Araceli Cristaldo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2024 - Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.261-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652791v1</w:t>
+                <w:t xml:space="preserve">hal-04732109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senselife : des modèles de connaissances pour recommander des services et renforcer la prévention de la fragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2533,228 +2542,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Liège, Belgique. pp.595-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-Based Framework for Assessing Synchromodal Transportation Solutions in Low-Density Ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+                <w:t xml:space="preserve">Un modèle de programmation par contraintes pour la maintenance opérationnelle aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sciau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bascans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFPC 2024 - Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Informatique de Lens, Jun 2024, Lens, France. 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04732109v1</w:t>
+                <w:t xml:space="preserve">hal-04652791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating social interaction within senselife framework</w:t>
               </w:r>
@@ -3051,51 +3051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2023 - International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Giza, France. pp.1-6, </w:t>
@@ -3319,51 +3319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOST 2023 - 20th International Conference On Smart Living and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Wonju, South Korea. pp.295-303, </w:t>
@@ -3583,51 +3583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t>
@@ -3946,51 +3946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès annuel de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
@@ -4991,226 +4991,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifier les stratégies de sélection de réserve avec la programmation par contraintes et les graphes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+                <w:t xml:space="preserve">Estimating the Number of Solutions of Cardinality Constraints through range and roots Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lo Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Francophones de Programmation par Contraintes (JFPC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2019-25th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stamford, United States. p. 317-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30048-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160264v1</w:t>
+                <w:t xml:space="preserve">hal-02276566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Number of Solutions of Cardinality Constraints through range and roots Decompositions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Lo Bianco</w:t>
+                <w:t xml:space="preserve">Unifier les stratégies de sélection de réserve avec la programmation par contraintes et les graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2019-25th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Journées Francophones de Programmation par Contraintes (JFPC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France. p. 27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30048-7_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02276566v1</w:t>
+                <w:t xml:space="preserve">hal-02160264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'algorithmes d'approximation en Programmation Par Contraintes</w:t>
               </w:r>
@@ -6437,51 +6437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7391,51 +7391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazy Composition of Representations in Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8985,51 +8985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Mines Albi. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10150,51 +10150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04454573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01840-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04411305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2024.102537" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04053479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau&#8208;allaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hanson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03030515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Supiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lo Bianco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11325" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9178-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9166-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9151-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Katriel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0374-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G255BJ0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9040-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5K9D4B7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cerabona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo Jimenez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Christophe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2023/0008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.828" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04072665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Boumbar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.241" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03198701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cantet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_55" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Labreche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weill" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Godet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5510" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30048-7_19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160312v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671621" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rink" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couture" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923767v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_33" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_40" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-297" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867576v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FKCGRKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_22" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520296v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915800v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z482DFKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1508293.1508300" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loriant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869094v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481563v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085802v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481573v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besan&#231;on" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897570v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707510v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320204v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00484354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02159866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04454573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01840-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04411305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2024.102537" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04053479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau&#8208;allaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hanson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03030515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Supiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lo Bianco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11325" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9178-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9166-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9151-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Katriel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0374-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G255BJ0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9040-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5K9D4B7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cerabona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo Jimenez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Christophe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2023/0008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.828" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04072665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Boumbar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.241" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03198701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cantet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_55" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Labreche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weill" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Godet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5510" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30048-7_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02160312v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671621" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rink" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couture" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923767v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_33" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_40" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-297" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867576v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FKCGRKV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_22" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520296v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915800v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z482DFKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1508293.1508300" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loriant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869094v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481563v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085802v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481573v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besan&#231;on" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897570v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707510v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320204v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00484354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02159866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>