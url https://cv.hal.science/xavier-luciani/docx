--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1426,217 +1426,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast algorithm for the CP decomposition of large tensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Andre</w:t>
+                <w:t xml:space="preserve">Diagonalisation conjointe par similitude avec contrainte de non négativité sur les valeurs propres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIS2017 STATISTICS AND DATA SCIENCE: NEW CHALLENGES, NEW GENERATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Florence, Italy</w:t>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862252v1</w:t>
+                <w:t xml:space="preserve">hal-01862233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagonalisation conjointe par similitude avec contrainte de non négativité sur les valeurs propres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi André</w:t>
+                <w:t xml:space="preserve">A fast algorithm for the CP decomposition of large tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">SIS2017 STATISTICS AND DATA SCIENCE: NEW CHALLENGES, NEW GENERATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862233v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON JEVD OF SEMI-DEFINITE POSITIVE MATRICES AND CPD OF NONNEGATIVE TENSORS</w:t>
               </w:r>
@@ -2195,320 +2195,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Blind Separation of Sources having Diﬀerent Symbol Rates using Tensor-Based Parallel Deﬂation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint Eigenvalue Decomposition Using Polar Matrix Factorization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 9th International Conference Latent Variable Analysis and Signal Separation LVA/ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, St. Malo, France. pp.555-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4_69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540504v1</w:t>
+                <w:t xml:space="preserve">hal-00910872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Eigenvalue Decomposition Using Polar Matrix Factorization.</w:t>
+                <w:t xml:space="preserve">Blind identification of underdetermined mixtures of complex sources based on the characteristic function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Albera</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Conference Latent Variable Analysis and Signal Separation LVA/ICA 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.885-889</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00910872v1</w:t>
+                <w:t xml:space="preserve">hal-00512805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind identification of underdetermined mixtures of complex sources based on the characteristic function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deterministic Blind Separation of Sources having Diﬀerent Symbol Rates using Tensor-Based Parallel Deﬂation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Luciani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.885-889</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.362-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512805v1</w:t>
+                <w:t xml:space="preserve">hal-00540504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Identification of Underdetermined Mixtures Based on the Hexacovariance and Higher-Order Cyclostationarity</w:t>
               </w:r>
@@ -2861,51 +2861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2976580" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.11.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.11.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2440219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.04.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08T23HC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Stegeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2208956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2089625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.02.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M Paraquetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilfried Sanou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tual Trainini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_69" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CPPG9C1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2976580" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.11.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.11.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2440219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.04.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08T23HC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Stegeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2208956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2089625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.02.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M Paraquetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilfried Sanou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tual Trainini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_69" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CPPG9C1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>