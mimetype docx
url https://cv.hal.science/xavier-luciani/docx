--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -2195,320 +2195,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Eigenvalue Decomposition Using Polar Matrix Factorization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deterministic Blind Separation of Sources having Diﬀerent Symbol Rates using Tensor-Based Parallel Deﬂation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Luciani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Conference Latent Variable Analysis and Signal Separation LVA/ICA 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ninth International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.362-369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910872v1</w:t>
+                <w:t xml:space="preserve">hal-00540504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind identification of underdetermined mixtures of complex sources based on the characteristic function</w:t>
+                <w:t xml:space="preserve">Joint Eigenvalue Decomposition Using Polar Matrix Factorization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 9th International Conference Latent Variable Analysis and Signal Separation LVA/ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, St. Malo, France. pp.555-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4_69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512805v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Blind Separation of Sources having Diﬀerent Symbol Rates using Tensor-Based Parallel Deﬂation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind identification of underdetermined mixtures of complex sources based on the characteristic function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.362-369</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.885-889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540504v1</w:t>
+                <w:t xml:space="preserve">hal-00512805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Identification of Underdetermined Mixtures Based on the Hexacovariance and Higher-Order Cyclostationarity</w:t>
               </w:r>
@@ -2861,51 +2861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2976580" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.11.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.11.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2440219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.04.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08T23HC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Stegeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2208956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2089625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.02.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M Paraquetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilfried Sanou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tual Trainini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_69" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CPPG9C1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2976580" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.11.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.11.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2440219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.04.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08T23HC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Stegeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2208956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2089625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.02.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M Paraquetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilfried Sanou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tual Trainini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_69" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CPPG9C1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>