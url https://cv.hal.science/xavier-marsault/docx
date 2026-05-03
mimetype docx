--- v1 (2026-03-29)
+++ v2 (2026-05-03)
@@ -887,51 +887,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creativity with the help of evolutionary design tool</w:t>
+                <w:t xml:space="preserve">L'éco-Conception Générative : Une illustration de la pensée complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marsault</w:t>
@@ -939,116 +939,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCAADe 2012: 30th International Conference on Education and research in Computer Aided Architectural Design in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du 5ème séminaire de Conception Architecturale Numérique (SCAN'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01038062v1</w:t>
+                <w:t xml:space="preserve">hal-02047593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-Conception Générative : Une illustration de la pensée complexe</w:t>
+                <w:t xml:space="preserve">Creativity with the help of evolutionary design tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marsault</w:t>
@@ -1056,96 +1060,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duchanois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 5ème séminaire de Conception Architecturale Numérique (SCAN'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eCAADe 2012: 30th International Conference on Education and research in Computer Aided Architectural Design in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Technical University in Prague Faculty of Architecture Cabinet of Architectural Modelling, Sep 2012, Prague, Czech Republic. pp.319-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52842/conf.ecaade.2012.1.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047593v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification markovienne automatique d'images aériennes de haute résolution</w:t>
               </w:r>
@@ -1571,142 +1571,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des IFS à la composition de tissus tridimensionnels virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Autosimilarité et applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">Colloque "Autosimilarité et applications", CEMAGREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00261842v1</w:t>
+                <w:t xml:space="preserve">halshs-00265241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des IFS à la composition de tissus tridimensionnels virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Autosimilarité et applications", CEMAGREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">Colloque "Autosimilarité et applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00265241v1</w:t>
+                <w:t xml:space="preserve">halshs-00261842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation des ambiances sonores en réalité virtuelle</w:t>
               </w:r>
@@ -1869,51 +1869,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités de l’intelligence artificielle pour l’architecture : le laboratoire Modèles pour l’Architecture et le Patrimoine (MAP)</w:t>
+                <w:t xml:space="preserve">Architecture et intelligence artificielle : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
@@ -1948,93 +1948,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duclos-Prévet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Recherche et Intelligence Artificielle, Automne-hiver 2024 (147), pp.72-73</w:t>
+              <w:t xml:space="preserve">, 2024, Recherche et Intelligence Artificielle, Automne-hiver 2024 (147), pp.68-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798787v1</w:t>
+                <w:t xml:space="preserve">hal-04798816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et intelligence artificielle : quels enjeux ?</w:t>
+                <w:t xml:space="preserve">Potentialités de l’intelligence artificielle pour l’architecture : le laboratoire Modèles pour l’Architecture et le Patrimoine (MAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
@@ -2069,69 +2069,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duclos-Prévet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Recherche et Intelligence Artificielle, Automne-hiver 2024 (147), pp.68-71</w:t>
+              <w:t xml:space="preserve">, 2024, Recherche et Intelligence Artificielle, Automne-hiver 2024 (147), pp.72-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798816v1</w:t>
+                <w:t xml:space="preserve">hal-04798787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving realtime daylight factor computation for modular buildings in generative design</w:t>
               </w:r>
@@ -3630,51 +3630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Sehaba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marsault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Torres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Elias Mavromatidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2013.2259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2013.2217" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchanois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2012.1.319" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fortin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Azizi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265241v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;na" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hochscheid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Silvestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duclos-Pr&#233;vet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2022.2102676" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Bigot-Doll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.12.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.1.103-126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-008-0305-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3FBFFBB1020E3A7229496BA673EE311537F8B59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Romany" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Sehaba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marsault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Torres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Elias Mavromatidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2013.2259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2013.2217" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchanois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2012.1.319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fortin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Azizi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;na" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hochscheid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Silvestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duclos-Pr&#233;vet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2022.2102676" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Bigot-Doll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.12.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.1.103-126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-008-0305-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3FBFFBB1020E3A7229496BA673EE311537F8B59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Romany" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>