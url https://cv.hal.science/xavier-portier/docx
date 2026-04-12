--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.e01094. </w:t>
+              <w:t xml:space="preserve">, 2026, 13 (5), pp.e01094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.202501094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -368,161 +368,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodesulfurization of thiophene over Ni‐doped MoS 2 ‐supported mesoporous silica</w:t>
+                <w:t xml:space="preserve">Spectral emissivity and thermal conductivity properties of black aluminum films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aguesse</w:t>
+                <w:t xml:space="preserve">Joris More-Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Amedlous</w:t>
+                <w:t xml:space="preserve">Jiří Martan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunzheng Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Taavi Repän</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Dalena</w:t>
+                <w:t xml:space="preserve">Petr Hruška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025, pp.e01253. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (6), pp.3832-3842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202501253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368751v1</w:t>
+                <w:t xml:space="preserve">hal-04864348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sintering temperature and characteristics of raw powders on ionic grain conductivity in 10Sc1CeSZ ceramics</w:t>
               </w:r>
@@ -636,15014 +636,16808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t>
+                <w:t xml:space="preserve">Hydrodesulfurization of thiophene over Ni‐doped MoS 2 ‐supported mesoporous silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+                <w:t xml:space="preserve">Joël Aguesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Gonçalves</w:t>
+                <w:t xml:space="preserve">Abdallah Amedlous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Chunzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.183273. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.e01253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223847v1</w:t>
+                <w:t xml:space="preserve">hal-05368751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric efficiency enhancement in ScN-based multilayers by Nb diffusion-driven doping</w:t>
+                <w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris More-Chevalier</w:t>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urszula Wdowik</w:t>
+                <w:t xml:space="preserve">Jeremie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Martan</w:t>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Cichoň</w:t>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, pp.100821. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.183273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2025.100821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244129v1</w:t>
+                <w:t xml:space="preserve">hal-05223847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of strontium vanadate films deposited by reactive magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectric efficiency enhancement in ScN-based multilayers by Nb diffusion-driven doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris More-Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Rouviller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+                <w:t xml:space="preserve">Urszula Wdowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Martan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dufour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+                <w:t xml:space="preserve">Stanislav Cichoň</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0253471⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.100821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2025.100821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101868v1</w:t>
+                <w:t xml:space="preserve">hal-05244129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Near-Infrared Photoresponse for Efficient Organic Solar Cells Using Hybrid Plasmonic Nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and characterization of strontium vanadate films deposited by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanglin Zhao</w:t>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiran Luo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Najat Ahmidayi</w:t>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2022.115534⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.061111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0253471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683597v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of the role of Co or Pt,Co single atom promoters on the performance of MoS 2 nanoclusters for hydrogen evolution reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Near-Infrared Photoresponse for Efficient Organic Solar Cells Using Hybrid Plasmonic Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanglin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiran Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Zavala</w:t>
+                <w:t xml:space="preserve">Chi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kavita Kumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+                <w:t xml:space="preserve">Najat Ahmidayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c05432⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.115534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2022.115534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912300v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution in an annealed (Eu, Tb)-doped ZnO/Si nanoscale junction: implication for red LED development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of terbium doping and annealing on the structural and optical characteristics of sputtered zinc oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Kryshtab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Borkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Benjamín Cortés Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Leroux</w:t>
+                <w:t xml:space="preserve">Andriy Kryvko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guillaume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zoryana Zhuchenko</w:t>
+                <w:t xml:space="preserve">Oleksandr Kolomys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c04355⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst13081200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921715v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoepitaxial growth of high-quality GaN nanoarrays for enhanced UV luminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct evidence of the role of Co or Pt,Co single atom promoters on the performance of MoS 2 nanoclusters for hydrogen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baodan Liu</w:t>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingyun Liu</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjin Yang</w:t>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (13), pp.2472-2478. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1221-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ce01519b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c05432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387374v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post annealing treatments on the luminescence of rare earth ions in ZnO:Tb,Eu/Si heterojunction</w:t>
+                <w:t xml:space="preserve">Structural evolution in an annealed (Eu, Tb)-doped ZnO/Si nanoscale junction: implication for red LED development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guillaume</w:t>
+                <w:t xml:space="preserve">Chris Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Frieiro</w:t>
+                <w:t xml:space="preserve">Clément Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Blázquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. López-Vidrier</w:t>
+                <w:t xml:space="preserve">Zoryana Zhuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149754⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (12), pp.18545-18552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c04355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195570v1</w:t>
+                <w:t xml:space="preserve">hal-03921715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of (Tb,Eu) 9.43 (SiO 4 ) 6 O 2−δ Oxy-Apatite Structures as Nanometric Inclusions in Annealed (Eu,Tb)-Doped ZnO/Si Junctions: Combined Electron Diffraction and Chemical Contrast Imaging Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Guillaume</w:t>
+                <w:t xml:space="preserve">Homoepitaxial growth of high-quality GaN nanoarrays for enhanced UV luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baodan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Wenjin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pelloquin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (7), pp.4508-4516. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (13), pp.2472-2478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ce01519b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195571v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and stability of CoMoS nanoclusters by the addition of citric acid: A study by high resolution STEM-HAADF microscopy</w:t>
+                <w:t xml:space="preserve">Influence of post annealing treatments on the luminescence of rare earth ions in ZnO:Tb,Eu/Si heterojunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Zavala-Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.L. Frieiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. López-Vidrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2020.10.039⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 556, pp.149754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025108v1</w:t>
+                <w:t xml:space="preserve">hal-03195570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations in the photoluminescent, electrical and structural properties of Tb3+ and Eu3+ co-doped ZnO films under high-temperature annealing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Gudymenko</w:t>
+                <w:t xml:space="preserve">Identification of (Tb,Eu) 9.43 (SiO 4 ) 6 O 2−δ Oxy-Apatite Structures as Nanometric Inclusions in Annealed (Eu,Tb)-Doped ZnO/Si Junctions: Combined Electron Diffraction and Chemical Contrast Imaging Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kladko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.116739⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (7), pp.4508-4516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305308v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, structural and electrical characterization of pure ZnO films grown on p-type Si substrates by radiofrequency magnetron sputtering in different atmospheres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation and stability of CoMoS nanoclusters by the addition of citric acid: A study by high resolution STEM-HAADF microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Melnichuk</w:t>
+                <w:t xml:space="preserve">Luz Zavala-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Venger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab9397⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Catalysis by Sulfides and related materials, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2020.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155451v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching and Redox Process at the BaTiO 3 /(La,Sr)MnO 3 Multiferroic‐Type Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations in the photoluminescent, electrical and structural properties of Tb3+ and Eu3+ co-doped ZnO films under high-temperature annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+                <w:t xml:space="preserve">O. Gudymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hebert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Hrabovsky</w:t>
+                <w:t xml:space="preserve">V. Kladko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202000723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.116739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.116739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03043079v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO–PROX reactions on copper Y2O3-ZrO2 catalysts prepared by a single step co-precipitation technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical, structural and electrical characterization of pure ZnO films grown on p-type Si substrates by radiofrequency magnetron sputtering in different atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melnichuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Melnichuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Ye Venger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadiia Korsunska</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M-P Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119258⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (9), pp.095034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab9397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166143v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a white LED based on rare earth-doped ZnO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistive Switching and Redox Process at the BaTiO 3 /(La,Sr)MnO 3 Multiferroic‐Type Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Frieiro</w:t>
+                <w:t xml:space="preserve">Vishal Jagtap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Guillaume</w:t>
+                <w:t xml:space="preserve">Christian Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J López-Vidrier</w:t>
+                <w:t xml:space="preserve">Loïc Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Blázquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S González-Torres</w:t>
+                <w:t xml:space="preserve">David Hrabovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abadc9⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2000723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202000723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612706v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03043079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically and thermally stable, transparent electrodes with silver nanowires encapsulated by atomic layer deposited aluminium oxide for organic optoelectronic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO–PROX reactions on copper Y2O3-ZrO2 catalysts prepared by a single step co-precipitation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuanglong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shiwei Wu</w:t>
+                <w:t xml:space="preserve">Nadiia Korsunska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhitian Ling</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2019.105593⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.119258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419160v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally induced evolution of optical and structural properties of Er2O3 films grown on Si substrates by thermal atomic layer deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Khomenkova</w:t>
+                <w:t xml:space="preserve">Towards a white LED based on rare earth-doped ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Frieiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Chauvat</w:t>
+                <w:t xml:space="preserve">J López-Vidrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marie</w:t>
+                <w:t xml:space="preserve">O Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Frilay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Lemarié</w:t>
+                <w:t xml:space="preserve">S González-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127216⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (46), pp.465207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abadc9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424202v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter location on NiW/Al2O3 sulfide catalysts: parallel study by IR/CO spectroscopy and High Resolution STEM-HAADF microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanically and thermally stable, transparent electrodes with silver nanowires encapsulated by atomic layer deposited aluminium oxide for organic optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuanglong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhitian Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01092⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.105593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2019.105593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644415v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Treatments and Photoluminescence Properties of ZnO and ZnO:Yb Films Grown by Magnetron Sputtering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoter location on NiW/Al2O3 sulfide catalysts: parallel study by IR/CO spectroscopy and High Resolution STEM-HAADF microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800203⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.6568-6578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406460v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of undoped and Tb-doped ZnO films on Al2O3 substrate by infrared reflection method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Tsykaniuk</w:t>
+                <w:t xml:space="preserve">Thermally induced evolution of optical and structural properties of Er2O3 films grown on Si substrates by thermal atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Tsybrii</w:t>
+                <w:t xml:space="preserve">M.-P. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lytvyn</w:t>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.01.028⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.127216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413218v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution STEM-HAADF microscopy on γ-Al2O3 supported MoS2 catalyst – Proof by image of the changes in dispersion and morphology of the slabs with addition of citric acid.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal Treatments and Photoluminescence Properties of ZnO and ZnO:Yb Films Grown by Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (2), pp.1800203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab483c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02305307v1</w:t>
+                <w:t xml:space="preserve">hal-02406460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence, conductivity and structural study of terbium doped ZnO films grown on different substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Resolution STEM-HAADF microscopy on γ-Al2O3 supported MoS2 catalyst – Proof by image of the changes in dispersion and morphology of the slabs with addition of citric acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.035706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab483c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.01.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02008648v1</w:t>
+                <w:t xml:space="preserve">hal-02305307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation and light emission in Er-doped Si-rich HfO 2 films prepared by magnetron sputtering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Investigation of undoped and Tb-doped ZnO films on Al2O3 substrate by infrared reflection method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melnichuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Melnichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Tsykaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tsybrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lytvyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5085143⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 673, pp.136-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066270v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-activated electroforming in ITO/ZnO/ p -Si resistive switching devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">Photoluminescence, conductivity and structural study of terbium doped ZnO films grown on different substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Polischuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kolomys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lytvyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.01.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5125844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02431633v1</w:t>
+                <w:t xml:space="preserve">hal-02008648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Substrate Temperature on the Properties of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Thin Films Prepared by Ultrasonic Spray for Solar Cells Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Kalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Otmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Bechiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Benslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 59, pp.126-136. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+              <w:t xml:space="preserve">, 2019, 59 (1), pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.59.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305309v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of annealing on luminescence and energy transfer in ZnO multilayer structure co-doped with Tb and Eu</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transformation and light emission in Er-doped Si-rich HfO 2 films prepared by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Torchynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim El Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137634⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.031503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5085143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438873v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Light-activated electroforming in ITO/ZnO/ p -Si resistive switching devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Jadwisienczak</w:t>
+                <w:t xml:space="preserve">J. Frieiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. López-Vidrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (12), pp.R157-R163. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (26), pp.261104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0031912jss⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5125844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378617v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling Atomic Layer-Deposited Aluminum Oxide: a Correlated Structural/ Electrical Performance Study for the Surface Passivation of Silicon Junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bin Wei</w:t>
+                <w:t xml:space="preserve">Effect of the Substrate Temperature on the Properties of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Thin Films Prepared by Ultrasonic Spray for Solar Cells Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amara Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bechiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11671-019-3160-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.59.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406192v1</w:t>
+                <w:t xml:space="preserve">hal-02305309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of nanocomposite wurtzite-spinel (Fe:ZnO)-(Zn:Fe3O4) epitaxial films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Millon</w:t>
+                <w:t xml:space="preserve">Influence of annealing on luminescence and energy transfer in ZnO multilayer structure co-doped with Tb and Eu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.V. Borkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kolomys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strelchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.02.089⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 692, pp.137634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064224v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photovoltaic performance of inverted polymer solar cells through atomic layer deposited $Al_{2}$$O_{3}$ passivation of ZnO-nanoparticle buffer layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chunya Li</w:t>
+                <w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jadwisienczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aad131⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (12), pp.R157-R163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0031912jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873058v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive switching and charge transport mechanisms in ITO/ZnO/ p -Si devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">Tunneling Atomic Layer-Deposited Aluminum Oxide: a Correlated Structural/ Electrical Performance Study for the Surface Passivation of Silicon Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Cristini-Robbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ibrahim Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5046911⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-019-3160-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913127v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nitrogen concentration effect on Ce doped SiOxNy emission: towards optimized Ce3+ for LED applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure of nanocomposite wurtzite-spinel (Fe:ZnO)-(Zn:Fe3O4) epitaxial films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ehré</w:t>
+                <w:t xml:space="preserve">Emrick Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Labbé</w:t>
+                <w:t xml:space="preserve">Jacques Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Dufour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Weimmerskirch-Aubatin</w:t>
+                <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR06139K⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 229, pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.02.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693044v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Schottky contacts of embedded Ag nanoparticles in Al 2 O 3 /SiN x :H stacks on Si: a design to enhance field effect passivation of Si junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced photovoltaic performance of inverted polymer solar cells through atomic layer deposited $Al_{2}$$O_{3}$ passivation of ZnO-nanoparticle buffer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuanglong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunping Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Elmi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Bernard</w:t>
+                <w:t xml:space="preserve">Chunya Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29 (28), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aac032⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 29 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aad131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794379v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Correlation between Strain, Ferroelectricity, and Ferromagnetism in Epitaxial Multiferroic CoFe 2 O 4 /BaTiO 3 Heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
+                <w:t xml:space="preserve">Local Schottky contacts of embedded Ag nanoparticles in Al 2 O 3 /SiN x :H stacks on Si: a design to enhance field effect passivation of Si junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cristini-Robbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aghavnian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dana Stanescu</w:t>
+                <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b09499⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aac032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872816v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Li+ co-doping on structural and luminescence properties of Mn4+ activated magnesium titanate films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Khomenkova</w:t>
+                <w:t xml:space="preserve">The Nitrogen concentration effect on Ce doped SiOxNy emission: towards optimized Ce3+ for LED applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Markevich</w:t>
+                <w:t xml:space="preserve">W M Jadwisienczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Osipyonok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Stara</w:t>
+                <w:t xml:space="preserve">J. Weimmerskirch-Aubatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-018-9153-6⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (8), pp.3823-3837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR06139K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873052v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence of polycrystalline CuIn0.5Ga0.5Te2 thin films grown by flash evaporation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Amara</w:t>
+                <w:t xml:space="preserve">Resistive switching and charge transport mechanisms in ITO/ZnO/ p -Si devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frieiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. López-Vidrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cjph.2018.03.028⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5046911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413159v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-stimulated evolution of crystalline structure and dopant distribution in Cu-doped Y- stabilized ZrO 2 nanopowders</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Li+ co-doping on structural and luminescence properties of Mn4+ activated magnesium titanate films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Markevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Osipyonok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aa6093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (18), pp.15613 - 15620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-018-9153-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517558v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of silica ratio on structural and optical properties of SiO2/TiO2 nanocomposites prepared by simple solid-phase reaction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-Correlation between Strain, Ferroelectricity, and Ferromagnetism in Epitaxial Multiferroic CoFe 2 O 4 /BaTiO 3 Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aghavnian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-017-7129-6⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (33), pp.28003 - 28014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b09499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413093v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impurity-Governed Modification of Optical and Structural Properties of ZrO 2 -Based Composites Doped with Cu and Y</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoluminescence of polycrystalline CuIn0.5Ga0.5Te2 thin films grown by flash evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yandjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bechiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Korsunska</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L Lavoryk</w:t>
+                <w:t xml:space="preserve">A. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11671-017-1920-4⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (3), pp.904-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cjph.2018.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517548v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment control and atomically-scaled heteroepitaxial interface study of GaN nanowires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-stimulated evolution of crystalline structure and dopant distribution in Cu-doped Y- stabilized ZrO 2 nanopowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiia Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Polishchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kladko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR00032D⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.035024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aa6093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507361v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cooling Rate on Dopant Spatial Localization and Phase Transformation in Cu‐Doped Y‐Stabilized ZrO2 Nanopowders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of silica ratio on structural and optical properties of SiO2/TiO2 nanocomposites prepared by simple solid-phase reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Omri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201700183⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (17), pp.12977-12983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-017-7129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413058v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
+                <w:t xml:space="preserve">Impurity-Governed Modification of Optical and Structural Properties of ZrO 2 -Based Composites Doped with Cu and Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vorona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Nosenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lavoryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-017-1920-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453463v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rapid thermal treatments on the physical properties of Cobalt Doped ZnO Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ehré</w:t>
+                <w:t xml:space="preserve">Alignment control and atomically-scaled heteroepitaxial interface study of GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baodan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinglai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2016.90⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.5212-5221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR00032D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413010v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of nanostructured ZnO grown by linear sweep voltammetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Cooling Rate on Dopant Spatial Localization and Phase Transformation in Cu‐Doped Y‐Stabilized ZrO2 Nanopowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiia Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Vorona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahoucine Atourki</w:t>
+                <w:t xml:space="preserve">Valentyna Nosenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hassane Ihalane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Elfanaoui</w:t>
+                <w:t xml:space="preserve">Yuliya Polishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201700183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241226v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Calculations and Experimental Properties of CuAl x Ga1−x Te2 for Photovoltaic Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Bechiri</w:t>
+                <w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Zatryb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-015-4215-5⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241236v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of doped/undoped ZnO nanomaterials using laser assisted atom probe tomography: Influence of the analysis parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Effect of rapid thermal treatments on the physical properties of Cobalt Doped ZnO Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936167⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2), pp.163-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2016.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241229v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the morphology of MoS 2 slabs on MoS 2 /Al 2 O 3 catalysts: the influence of Mo loading</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of nanostructured ZnO grown by linear sweep voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Atourki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Ihalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Kirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Bouabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Elfanaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra14768a⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412981v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn incorporation in CuInSe2: Particle size and strain effects on microstructural and electrical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab Initio Calculations and Experimental Properties of CuAl x Ga1−x Te2 for Photovoltaic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sehli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Benabdeslem</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S Mehdaoui</w:t>
+                <w:t xml:space="preserve">Saïd Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bechiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12034-014-0687-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-015-4215-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150456v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer mechanism between terbium and europium ions in zinc oxide and zinc silicates thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of doped/undoped ZnO nanomaterials using laser assisted atom probe tomography: Influence of the analysis parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Amirifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Davesnne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cedric Frilay</w:t>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tdf.2013.11.122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (21), pp.215703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149623v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the morphology of MoS 2 slabs on MoS 2 /Al 2 O 3 catalysts: the influence of Mo loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.123⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (99), pp.81038-81044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra14768a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138059v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration determination and activation of rare earth dopants in zinc oxide thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zn incorporation in CuInSe2: Particle size and strain effects on microstructural and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouasla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ziani</w:t>
+                <w:t xml:space="preserve">N Benslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tempez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">L Bechiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300636⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (3), pp.469-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12034-014-0687-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01149627v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relevance of large scale pulsed-laser deposition: Evidence of structural heterogeneities in ZnO thin films</w:t>
+                <w:t xml:space="preserve">Energy transfer mechanism between terbium and europium ions in zinc oxide and zinc silicates thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Perrière</w:t>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hebert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Seiler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O Zanellato</w:t>
+                <w:t xml:space="preserve">Cedric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896379⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tdf.2013.11.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081606v1</w:t>
+                <w:t xml:space="preserve">hal-01149623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Study of the Nanostructured CuAl0.5Ga0.5Te2 Synthesized by Mechanical Alloying Processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Ayed</w:t>
+                <w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-014-0957-4⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.52-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150454v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of thermally evaporated Cu2SnSe3 ternary semiconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentration determination and activation of rare earth dopants in zinc oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hamdani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Benslim</w:t>
+                <w:t xml:space="preserve">A. Tempez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (9-10), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.06.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01149674v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
+                <w:t xml:space="preserve">On the relevance of large scale pulsed-laser deposition: Evidence of structural heterogeneities in ZnO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nooshin Amirifar</w:t>
+                <w:t xml:space="preserve">J Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+                <w:t xml:space="preserve">C Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">W Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
+                <w:t xml:space="preserve">O Zanellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.123502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4896379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163403v1</w:t>
+                <w:t xml:space="preserve">hal-01081606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and structural investigation of undoped and Er3+ doped hafnium silicate layers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+                <w:t xml:space="preserve">Formation and Study of the Nanostructured CuAl0.5Ga0.5Te2 Synthesized by Mechanical Alloying Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sehli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bechiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Tao An</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">H. Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.03.087⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (6), pp.985-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-014-0957-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078069v1</w:t>
+                <w:t xml:space="preserve">hal-01150454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical characterization of pure Si-rich nitride thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of thermally evaporated Cu2SnSe3 ternary semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Perrière</w:t>
+                <w:t xml:space="preserve">M. Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bechiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-31⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138071v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and optical properties of Pr3+-doped hafnium silicate films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Amirifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mag Morales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-43⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786011v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoped and Nd3+ doped Si-based single layers and superlattices for photonic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic and structural investigation of undoped and Er3+ doped hafnium silicate layers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Khomenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201200942⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 453, pp.100-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.03.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835886v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of oxygen deficient gallium oxide films grown by PLD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Perriere</w:t>
+                <w:t xml:space="preserve">Microstructure and optical properties of Pr3+-doped hafnium silicate films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Binet</w:t>
+                <w:t xml:space="preserve">Mag Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 278, pp.153-157. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.10.136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01161030v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale observation of phase separation and formation of silicon clusters in Hf higk-κ silicates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">Structural and optical characterization of pure Si-rich nitride thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Roussel</w:t>
+                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Genevois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+                <w:t xml:space="preserve">Jacques Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111, pp.103519. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4718440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738660v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">Undoped and Nd3+ doped Si-based single layers and superlattices for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sahu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210 (8), pp.1532-1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201200942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647540v1</w:t>
+                <w:t xml:space="preserve">hal-00835886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Nd content on the structural and photoluminescence properties of silicon-rich silicon dioxide thin films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of oxygen deficient gallium oxide films grown by PLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Petitmangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.037⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 278, pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.10.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139259v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture effect of neodymium doped gallium oxide thin films on their optical properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomic scale observation of phase separation and formation of silicon clusters in Hf higk-κ silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.103519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4718440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01147175v1</w:t>
+                <w:t xml:space="preserve">hal-00738660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafnium Silicate dielectrics fabricated by RF magnetron sputtering.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">Effect of the Nd content on the structural and photoluminescence properties of silicon-rich silicon dioxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.12.048⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737872v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water on the stability of Mo and CoMo hydrodeoxygenation catalysts: A combined experimental and DFT study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. F Paul</w:t>
+                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cristol</w:t>
+                <w:t xml:space="preserve">B. Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Payen</w:t>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Romero</w:t>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp. 37-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01840397v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness-dependent optimization of Er3+ light emission from silicon-rich silicon oxide thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Garrido</w:t>
+                <w:t xml:space="preserve">Texture effect of neodymium doped gallium oxide thin films on their optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-395⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (7), pp.1131-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601117v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of neodymium concentration on excitation and emission properties of Nd doped gallium oxide nanocrystalline films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hafnium Silicate dielectrics fabricated by RF magnetron sputtering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3484039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (8-9), pp.1860-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139768v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of high-k Si-rich HfO2 layers grown by RF magnetron sputtering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of water on the stability of Mo and CoMo hydrodeoxygenation catalysts: A combined experimental and DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (28), pp.285707. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 282 (1), pp.155--164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/28/285707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139773v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of emitting centers in SiO2 codoped with silicon nanoclusters and Er3+ ions by cathodoluminescence technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Thickness-dependent optimization of Er3+ light emission from silicon-rich silicon oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Filippo Fabbri</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Sekiguchi</w:t>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544371v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of Mo-based hydrodeoxygenation catalyst: The effect of water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of neodymium concentration on excitation and emission properties of Nd doped gallium oxide nanocrystalline films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kondratieva</w:t>
+                <w:t xml:space="preserve">A Podhorodecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
+                <w:t xml:space="preserve">M Banski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
+                <w:t xml:space="preserve">J Misiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (6), pp.063535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3484039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840532v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of flash evaporated Culn1-x GaxTe2 (x=0, 0.5 and 1) thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal stability of high-k Si-rich HfO2 layers grown by RF magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (28), pp.285707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/28/285707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452400v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanosized zirconium carbide by laser pyrolysis route.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Combemale</w:t>
+                <w:t xml:space="preserve">Investigation of emitting centers in SiO2 codoped with silicon nanoclusters and Er3+ ions by cathodoluminescence technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">Benjamin Dierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+                <w:t xml:space="preserve">Filippo Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Reynaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takashi Sekiguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108, pp.113504</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00414736v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of pure and Pr3+-doped Cs4PbBr6 crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deactivation of Mo-based hydrodeoxygenation catalyst: The effect of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Velázquez</w:t>
+                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Ferrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chaminade</w:t>
+                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 310, pp.5458-5463</w:t>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00348678v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of flash evaporated Culn1-x GaxTe2 (x=0, 0.5 and 1) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bechiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517, pp.2171-2174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204711v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of pure and Pr3+-doped Cs4PbBr6 crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Ferrier</w:t>
+                <w:t xml:space="preserve">Synthesis of nanosized zirconium carbide by laser pyrolysis route.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Pechev</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 483 (1-2), pp.468-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.07.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343614v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of SiC nanostructured and conventional ceramics under irradiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and characterization of pure and Pr3+-doped Cs4PbBr6 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Monnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">Matias Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thomé</w:t>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Péchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gravereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310, pp.5458-5463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00286399v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00348678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and photoluminescence properties of Cr2+:ZnSe films deposited by radiofrequency magnetron co-sputtering for mid-infrared microlaser applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Levalois</w:t>
+                <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200778856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00374035v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of Yb3+ :CaF2: From isolated centers to clusters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth and characterization of pure and Pr3+-doped Cs4PbBr6 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Pechev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gravereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310 (24), pp.5458-5463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00348680v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthsesis of nanosized zirconium carbide by laser pyrolysis route</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Structural evolution of SiC nanostructured and conventional ceramics under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 266, pp.2806-2809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331946v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Structural and photoluminescence properties of Cr2+:ZnSe films deposited by radiofrequency magnetron co-sputtering for mid-infrared microlaser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Noelle Valerie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levalois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146, pp.236-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00373313v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00374035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Synthesis of b-SiC Nanopowders with Variable Stoichiometry Using Inductively Coupled Plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Leparoux</w:t>
+                <w:t xml:space="preserve">Spectroscopy of Yb3+ :CaF2: From isolated centers to clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28, pp.233-248</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.085131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00372886v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00348680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthsesis of nanosized zirconium carbide by laser pyrolysis route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, in press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00373313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled Synthesis of b-SiC Nanopowders with Variable Stoichiometry Using Inductively Coupled Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.233-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00372886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laser pyrolysis synthesis and characterization of luminescent silicon nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (1-2), pp.11-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition of Spinel Bimetallic Oxides for Enhanced Photoelectrochemical Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Bawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS spring meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Oxidation Conditions on the Orientation of TiNxOy Synthesized by ALD: A Study of Optical and Electrical Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Leménager</w:t>
+                <w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hind Bousbia</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR RAFALD, Oct 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921882v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and study of Ta2O5 thin films by radiofrequency magnetron sputtering</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting ,Symposium I (Nano-engineered coatings and thin films: from fundamentals to applications), Strasbourg, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-MRS, May 2024, Strabourg, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921799v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Enhancing Optical Properties of Ta2O5 Thin Films Grown by Radiofrequency Magnetron Sputtering through Rapid Thermal Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Fall Meeting ,Symposium I (Nano-engineered coatings and thin films: from fundamentals to applications), Strasbourg, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384198v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+                <w:t xml:space="preserve">Impact of Oxidation Conditions on the Orientation of TiNxOy Synthesized by ALD: A Study of Optical and Electrical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kou Ihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bousbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR RAFALD, Oct 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384348v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+              <w:t xml:space="preserve">244th ECS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291486mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384247v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384320v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First rare earth ions doped Si based down converter layers integration in an industrial Si solar cell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-Order Memristor Based on All-Oxide Multiferroic Tunnel Junction for Biorealistic Emulation of Synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Khanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference "Nanotechnologies and Nanomaterials" NANO-2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuromorphic Materials, Devices, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, València, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.neumatdecas.2023.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405393v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfide slab morphology characteriztion: comparison between cutting edge microscopy and IR spectroscopy approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085563v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Conf. on Nanotechnologies and Nanomaterials (Nano)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409326v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chlorine on thermal migration of subvalent dopants in (Cu,Y)-ZrO2 nanopowders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marie</w:t>
+                <w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NACRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ALD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024730v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Thermally stimulated evolution of structural and optical properties of Er-doped Al2O3 thin films grown by different ALD approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXX International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712577v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Effect of Insulator-to-Metal Transition (Imt) in Vo2 Deposited by ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque nationale ZnO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">ALD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712571v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation in indium tin oxide films: effects of oxygen deficiency and temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magda Nistor</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition (ALD) of thermochromic VO2 thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667970v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">219th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">239th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647561v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des interactions électroniques et nucléaires dans des céramiques SiC conventionnelles et nanostructurées irradiées aux ions lourds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533921v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification de céramiques nanostructurées par SPS : apport de la voie humide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bonnefont</w:t>
+                <w:t xml:space="preserve">RF magnetron sputtering deposition of multilayers optical filters for ultra-broadband applications with a large number of thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Horcholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR Matinex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533935v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+                <w:t xml:space="preserve">First rare earth ions doped Si based down converter layers integration in an industrial Si solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Conference "Nanotechnologies and Nanomaterials" NANO-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585194v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de céramiques carbures nanostructurées pour caractérisations thermo-mécaniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulfide slab morphology characteriztion: comparison between cutting edge microscopy and IR spectroscopy approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR Matinex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">IUPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420983v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electronic and nuclear interactions in SiC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Leconte</w:t>
+                <w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7thTriennial International Symposium on Swift Heavy Ions in Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Int. Conf. on Nanotechnologies and Nanomaterials (Nano)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-00375392v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence Activity of Neodymium-Doped Gallium Oxide Thin Films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of chlorine on thermal migration of subvalent dopants in (Cu,Y)-ZrO2 nanopowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Polishchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon Ponomaryov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 MRS Fall Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR NACRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498489v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electronic and nuclear interactions in SiC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Symposium on Swift Heavy Ions in Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00255883v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the synthesis of carbide nanopowders by laser and plasma driven processes to their densification by flash sintering methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Kalisz</w:t>
+                <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">3ème colloque nationale ZnO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179670v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser pyrolysis synthesis and characterization of luminescent silicon nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+                <w:t xml:space="preserve">Phase separation in indium tin oxide films: effects of oxygen deficiency and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohely Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Petitmangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Nistor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2006 Symposium C: Silicon Nanocrystals for Electronic and Sensing Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00221391v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of SiC nanostructured and conventional ceramics under irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Levalois</w:t>
+                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Thomé</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">219th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179663v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured carbide ceramics: elaboration and properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Effets des interactions électroniques et nucléaires dans des céramiques SiC conventionnelles et nanostructurées irradiées aux ions lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Combemale</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Metastable and Nanomaterials (ISMANAM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179606v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Densification de céramiques nanostructurées par SPS : apport de la voie humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coste-Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées plénières du GDR Matinex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration de céramiques carbures nanostructurées pour caractérisations thermo-mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coste-Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayne-L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées plénières du GDR Matinex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of electronic and nuclear interactions in SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurégane Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7thTriennial International Symposium on Swift Heavy Ions in Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.976-979, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00375392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoluminescence Activity of Neodymium-Doped Gallium Oxide Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1111-D07-04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of electronic and nuclear interactions in SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Seventh International Symposium on Swift Heavy Ions in Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the synthesis of carbide nanopowders by laser and plasma driven processes to their densification by flash sintering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kalisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nuremberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser pyrolysis synthesis and characterization of luminescent silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS 2006 Symposium C: Silicon Nanocrystals for Electronic and Sensing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nice, France. pp.11-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00221391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural evolution of SiC nanostructured and conventional ceramics under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levalois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nuremberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanostructured carbide ceramics: elaboration and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Symposium on Metastable and Nanomaterials (ISMANAM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Corfu, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laser Pyrolysis synthesis and characterization of luminescent silicon nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS spring meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplificación de la luminiscencia de Eu$^{3+}$ presente en materiales tipo phosphors utilizando nanopartículas de Ag@SiO$_2$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Growth and study of Ta2O5 thin films by radiofrequency magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor Vargas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Encuentro de Química Inorgánica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Olmué, Chile. , 2022</w:t>
+              <w:t xml:space="preserve">E-MRS fall meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828042v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of rare earth ions doped Si based down converter layers in an industrial Si solar cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Amplificación de la luminiscencia de Eu$^{3+}$ presente en materiales tipo phosphors utilizando nanopartículas de Ag@SiO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo A. Valenzuela-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Frilay</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS fall meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">XVIII Encuentro de Química Inorgánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Olmué, Chile. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301126v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and properties of wurtzite (Fe:ZnO) and Sspinel (Zn:Fe3O4) nanocomposite thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amer Mehlem</w:t>
+                <w:t xml:space="preserve">Integration of rare earth ions doped Si based down converter layers in an industrial Si solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2017 Spring Meeting (Symposium T)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">E-MRS fall meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573343v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn-doped FeO films : epitaxial growth and properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Growth and properties of wurtzite (Fe:ZnO) and Sspinel (Zn:Fe3O4) nanocomposite thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magda Nistor</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mehlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2017 Spring Meeting (Symposium T)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573340v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zn-doped FeO films : epitaxial growth and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Nistor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS 2017 Spring Meeting (Symposium T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg (67), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the relevance of large scale PLD: evidence of structural heterogeneities in ZnO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zanellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15653,293 +17447,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of SiC nanoparticles grown by inductively coupled plasma and laser pyrolysis for nanostructured ceramics elaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Siegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Refractory Materials for fusion and Fission Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Aktaa, M. Samaras, M. Serrano de Caro, M. Victoria, B. Wirth, pp.981-6-1, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of structural damage under irradiation in SiC nanostructured and conventional ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levalois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strutural and Refractory Materials for Fusion and Fission Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Aktaa, M. Samaras, M. Serrano de Caro, M. Victoria, B. Wirth, pp.981-JJ7-11, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId518"/>
+      <w:footerReference w:type="default" r:id="rId547"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16086,51 +17880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Khomenkov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Ponomaryov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Melnichuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Khomenkova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/spqeo28.04.441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aguesse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunzheng Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501253" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05318446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsunska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Polishchuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye. Brodnikovskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brodnikovskyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kovalenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.226" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05244129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris More-Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Wdowik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Martan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Cicho&#328;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100821" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanglin Zhao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Ahmidayi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2022.115534" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baodan Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01519b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Frieiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149754" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03361" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala-Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.10.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borkovska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gudymenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116739" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnichuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melnichuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Venger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Chauvat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab9397" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03043079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jedrecy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hebert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Becerra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hrabovsky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000723" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Korsunska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119258" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frieiro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonz&#225;lez-Torres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abadc9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitian Ling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105593" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala Sanchez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01092" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800203" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsykaniuk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsybrii" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lytvyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.01.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305307v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab483c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008648v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Polischuk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.01.041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Torchynska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Filali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5085143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frieiro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125844" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Kalai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Otmani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bechiri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benslim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.59.126" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438873v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Borkovska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Korsunska" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137634" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406192v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangping Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini-Robbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibrahim Elmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Long Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3160-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064224v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;bert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrick Briand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.02.089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Tang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunping Qin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunya Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad131" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046911" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elmi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cristini-Robbe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aac032" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872816v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aghavnian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magnan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09499" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Markevich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osipyonok" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9153-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413159v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yandjah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bechiri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdeslem" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benslim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2018.03.028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Polishchuk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa6093" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Omri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fattah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-017-7129-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517548v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Korsunska" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vorona" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nosenko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavoryk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-1920-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507361v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglai Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00032D" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Baran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorona" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Nosenko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Polishchuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700183" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Atourki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Ihalane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kirou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Bouabid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Elfanaoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.10.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241236v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sehli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rahal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4215-5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412981v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Chen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14768a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150456v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benabdeslem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouasla" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benslim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bechiri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mehdaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-014-0687-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081606v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perri&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hebert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Seiler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zanellato" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896379" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150454v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayed" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-014-0957-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149674v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamdani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.022" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078069v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao An" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Khomenkov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.03.087" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-31" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786011v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Morales" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-43" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835886v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200942" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161030v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gallas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.136" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STSJ5QZF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139259v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.037" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840397v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Paul" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.06.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RVFV791-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601117v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-395" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139773v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285707" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544371v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sekiguchi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840532v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kondratieva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452400v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aissaoui" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehdaoui" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414736v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.07.159" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STXV90L5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348678v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav P&#233;chev" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gravereau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaminade" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343614v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.10.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWKVMN1X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286399v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audren" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.122" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LFL7L19-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374035v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levalois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348680v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331946v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372886v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leparoux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151344v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacour" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.051" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89BL7BKR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921882v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085563v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024730v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Ponomaryov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667970v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohely Davila" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nistor" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533921v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533935v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Landreau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste-Leconte" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420983v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00375392v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;gane Audren" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.033" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MP4L3J6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255883v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179670v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalisz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221391v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179663v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levalois" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179606v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101178v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828042v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573343v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mehlem" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573340v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164648v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Seiler" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zanellato" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144205v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siegmann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144204v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Morales" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Khomenkov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Ponomaryov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Melnichuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Khomenkova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/spqeo28.04.441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris More-Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Martan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Rep&#228;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hru&#353;ka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03838" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05318446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsunska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Polishchuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye. Brodnikovskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brodnikovskyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kovalenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.226" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aguesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunzheng Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501253" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05244129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Wdowik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Cicho&#328;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100821" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanglin Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Luo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Ahmidayi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2022.115534" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564252v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Kryshtab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Borkovska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Benjam&#237;n Cort&#233;s Herrera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kryvko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13081200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05432" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baodan Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01519b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Frieiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149754" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195571v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03361" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala-Sanchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.10.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borkovska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gudymenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116739" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnichuk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melnichuk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Venger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Chauvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab9397" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03043079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jedrecy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Becerra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hrabovsky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000723" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Korsunska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119258" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frieiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonz&#225;lez-Torres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abadc9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitian Ling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105593" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala Sanchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01092" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800203" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab483c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsykaniuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsybrii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lytvyn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.01.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Polischuk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.01.041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Kalai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Otmani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bechiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benslim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.59.126" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066270v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Torchynska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Filali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5085143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frieiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125844" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Borkovska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Korsunska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137634" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangping Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini-Robbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibrahim Elmi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Long Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3160-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064224v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;bert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrick Briand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.02.089" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Tang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunping Qin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunya Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad131" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cristini-Robbe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aac032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046911" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Markevich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osipyonok" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9153-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872816v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aghavnian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magnan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09499" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413159v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yandjah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bechiri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdeslem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benslim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2018.03.028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Polishchuk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa6093" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Omri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fattah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-017-7129-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Korsunska" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vorona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nosenko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavoryk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-1920-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507361v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglai Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00032D" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Baran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorona" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Nosenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Polishchuk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700183" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241226v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Atourki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Ihalane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kirou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Bouabid" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Elfanaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.10.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFXZSKD1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241236v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sehli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rahal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4215-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412981v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Chen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14768a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150456v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benabdeslem" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouasla" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benslim" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bechiri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mehdaoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-014-0687-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081606v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perri&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hebert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Seiler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zanellato" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896379" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-014-0957-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149674v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamdani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.022" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao An" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Khomenkov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.03.087" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786011v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Morales" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-43" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138071v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-31" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835886v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200942" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161030v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gallas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.136" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STSJ5QZF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139259v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.037" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840397v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Paul" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.06.006" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RVFV791-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601117v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-395" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139773v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285707" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544371v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sekiguchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840532v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kondratieva" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452400v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aissaoui" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehdaoui" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414736v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.07.159" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STXV90L5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348678v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav P&#233;chev" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gravereau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaminade" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343614v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.10.003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWKVMN1X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286399v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audren" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.122" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LFL7L19-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374035v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levalois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348680v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331946v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372886v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leparoux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151344v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.051" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89BL7BKR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921882v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564256v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Khanas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.neumatdecas.2023.046" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085563v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024730v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Ponomaryov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667970v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohely Davila" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nistor" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533921v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533935v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Landreau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste-Leconte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420983v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00375392v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;gane Audren" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.033" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MP4L3J6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255883v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179670v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalisz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221391v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179663v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levalois" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179606v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101178v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828042v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573343v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mehlem" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573340v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164648v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Seiler" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zanellato" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144205v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siegmann" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144204v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Morales" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>