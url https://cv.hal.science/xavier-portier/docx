--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring structural and optical properties of Si-doped HfO2 thin films via target composition and plasma environment</w:t>
+                <w:t xml:space="preserve">Effect of sintering temperature and characteristics of raw powders on ionic grain conductivity in 10Sc1CeSZ ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.V. Khomenkov</w:t>
+                <w:t xml:space="preserve">N. Korsunska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.S. Ponomaryov</w:t>
+                <w:t xml:space="preserve">Yu. Polishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">Ye. Brodnikovskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.Yu. Melnichuk</w:t>
+                <w:t xml:space="preserve">D. Brodnikovskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.Yu. Khomenkova</w:t>
+                <w:t xml:space="preserve">L. Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Physics, Quantum Electronics &amp; Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (04), pp.441-448. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (26), pp.49881-49889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15407/spqeo28.04.441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.08.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425079v1</w:t>
+                <w:t xml:space="preserve">hal-05318446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral emissivity and thermal conductivity properties of black aluminum films</w:t>
+                <w:t xml:space="preserve">Hydrodesulfurization of thiophene over Ni‐doped MoS 2 ‐supported mesoporous silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris More-Chevalier</w:t>
+                <w:t xml:space="preserve">Joël Aguesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Martan</w:t>
+                <w:t xml:space="preserve">Abdallah Amedlous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taavi Repän</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+                <w:t xml:space="preserve">Chunzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Hruška</w:t>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (6), pp.3832-3842. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.e01253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864348v1</w:t>
+                <w:t xml:space="preserve">hal-05368751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sintering temperature and characteristics of raw powders on ionic grain conductivity in 10Sc1CeSZ ceramics</w:t>
+                <w:t xml:space="preserve">Tailoring structural and optical properties of Si-doped HfO2 thin films via target composition and plasma environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Korsunska</w:t>
+                <w:t xml:space="preserve">D.V. Khomenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. Polishchuk</w:t>
+                <w:t xml:space="preserve">S.S. Ponomaryov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye. Brodnikovskyi</w:t>
+                <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Brodnikovskyi</w:t>
+                <w:t xml:space="preserve">L.Yu. Melnichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kovalenko</w:t>
+                <w:t xml:space="preserve">L.Yu. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (26), pp.49881-49889. </w:t>
+              <w:t xml:space="preserve">Semiconductor Physics, Quantum Electronics &amp; Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (04), pp.441-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.08.226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15407/spqeo28.04.441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318446v1</w:t>
+                <w:t xml:space="preserve">hal-05425079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodesulfurization of thiophene over Ni‐doped MoS 2 ‐supported mesoporous silica</w:t>
+                <w:t xml:space="preserve">Spectral emissivity and thermal conductivity properties of black aluminum films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aguesse</w:t>
+                <w:t xml:space="preserve">Joris More-Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Amedlous</w:t>
+                <w:t xml:space="preserve">Jiří Martan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunzheng Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Taavi Repän</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Dalena</w:t>
+                <w:t xml:space="preserve">Petr Hruška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025, pp.e01253. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (6), pp.3832-3842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202501253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368751v1</w:t>
+                <w:t xml:space="preserve">hal-04864348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t>
               </w:r>
@@ -910,77 +910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric efficiency enhancement in ScN-based multilayers by Nb diffusion-driven doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris More-Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Wdowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Martan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,291 +1842,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post annealing treatments on the luminescence of rare earth ions in ZnO:Tb,Eu/Si heterojunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of (Tb,Eu) 9.43 (SiO 4 ) 6 O 2−δ Oxy-Apatite Structures as Nanometric Inclusions in Annealed (Eu,Tb)-Doped ZnO/Si Junctions: Combined Electron Diffraction and Chemical Contrast Imaging Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guillaume</w:t>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Frieiro</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149754⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (7), pp.4508-4516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195570v1</w:t>
+                <w:t xml:space="preserve">hal-03195571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of (Tb,Eu) 9.43 (SiO 4 ) 6 O 2−δ Oxy-Apatite Structures as Nanometric Inclusions in Annealed (Eu,Tb)-Doped ZnO/Si Junctions: Combined Electron Diffraction and Chemical Contrast Imaging Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Guillaume</w:t>
+                <w:t xml:space="preserve">Influence of post annealing treatments on the luminescence of rare earth ions in ZnO:Tb,Eu/Si heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Frieiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pelloquin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. López-Vidrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (7), pp.4508-4516. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 556, pp.149754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195571v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and stability of CoMoS nanoclusters by the addition of citric acid: A study by high resolution STEM-HAADF microscopy</w:t>
               </w:r>
@@ -2223,546 +2223,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations in the photoluminescent, electrical and structural properties of Tb3+ and Eu3+ co-doped ZnO films under high-temperature annealing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO–PROX reactions on copper Y2O3-ZrO2 catalysts prepared by a single step co-precipitation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Borkovska</w:t>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Khomenkova</w:t>
+                <w:t xml:space="preserve">Nadiia Korsunska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gudymenko</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.116739⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.119258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305308v1</w:t>
+                <w:t xml:space="preserve">hal-03166143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, structural and electrical characterization of pure ZnO films grown on p-type Si substrates by radiofrequency magnetron sputtering in different atmospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations in the photoluminescent, electrical and structural properties of Tb3+ and Eu3+ co-doped ZnO films under high-temperature annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Melnichuk</w:t>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Melnichuk</w:t>
+                <w:t xml:space="preserve">O. Gudymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Venger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M-P Chauvat</w:t>
+                <w:t xml:space="preserve">V. Kladko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab9397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.116739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.116739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155451v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching and Redox Process at the BaTiO 3 /(La,Sr)MnO 3 Multiferroic‐Type Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical, structural and electrical characterization of pure ZnO films grown on p-type Si substrates by radiofrequency magnetron sputtering in different atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melnichuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
+                <w:t xml:space="preserve">L. Melnichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+                <w:t xml:space="preserve">Ye Venger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hebert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Hrabovsky</w:t>
+                <w:t xml:space="preserve">M-P Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202000723⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (9), pp.095034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab9397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03043079v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO–PROX reactions on copper Y2O3-ZrO2 catalysts prepared by a single step co-precipitation technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistive Switching and Redox Process at the BaTiO 3 /(La,Sr)MnO 3 Multiferroic‐Type Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Christian Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadiia Korsunska</w:t>
+                <w:t xml:space="preserve">Loïc Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Hrabovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 278, pp.119258. </w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2000723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202000723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166143v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03043079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a white LED based on rare earth-doped ZnO</w:t>
               </w:r>
@@ -3133,51 +3133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally induced evolution of optical and structural properties of Er2O3 films grown on Si substrates by thermal atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3261,892 +3261,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Treatments and Photoluminescence Properties of ZnO and ZnO:Yb Films Grown by Magnetron Sputtering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transformation and light emission in Er-doped Si-rich HfO 2 films prepared by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Frilay</w:t>
+                <w:t xml:space="preserve">Tetyana Torchynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brahim El Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.031503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5085143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406460v1</w:t>
+                <w:t xml:space="preserve">hal-02066270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution STEM-HAADF microscopy on γ-Al2O3 supported MoS2 catalyst – Proof by image of the changes in dispersion and morphology of the slabs with addition of citric acid.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal Treatments and Photoluminescence Properties of ZnO and ZnO:Yb Films Grown by Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab483c⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (2), pp.1800203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305307v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of undoped and Tb-doped ZnO films on Al2O3 substrate by infrared reflection method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z. Tsybrii</w:t>
+                <w:t xml:space="preserve">High Resolution STEM-HAADF microscopy on γ-Al2O3 supported MoS2 catalyst – Proof by image of the changes in dispersion and morphology of the slabs with addition of citric acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lytvyn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 673, pp.136-140. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.035706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.01.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab483c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413218v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence, conductivity and structural study of terbium doped ZnO films grown on different substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Borkovska</w:t>
+                <w:t xml:space="preserve">Investigation of undoped and Tb-doped ZnO films on Al2O3 substrate by infrared reflection method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melnichuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Melnichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. Polischuk</w:t>
+                <w:t xml:space="preserve">B. Tsykaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kolomys</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Z. Tsybrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lytvyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.01.041⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 673, pp.136-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008648v1</w:t>
+                <w:t xml:space="preserve">hal-02413218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Substrate Temperature on the Properties of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Thin Films Prepared by Ultrasonic Spray for Solar Cells Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radia Kalai</w:t>
+                <w:t xml:space="preserve">Photoluminescence, conductivity and structural study of terbium doped ZnO films grown on different substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amara Otmani</w:t>
+                <w:t xml:space="preserve">Yu. Polischuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakhdar Bechiri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Amara</w:t>
+                <w:t xml:space="preserve">O. Kolomys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lytvyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.59.126⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564463v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation and light emission in Er-doped Si-rich HfO 2 films prepared by magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the Substrate Temperature on the Properties of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Thin Films Prepared by Ultrasonic Spray for Solar Cells Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amara Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetyana Torchynska</w:t>
+                <w:t xml:space="preserve">Lakhdar Bechiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim El Filali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Noureddine Benslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelaziz Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (3), pp.031503. </w:t>
+              <w:t xml:space="preserve">Journal of Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (1), pp.126-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.5085143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.59.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066270v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-activated electroforming in ITO/ZnO/ p -Si resistive switching devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frieiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. López-Vidrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. López-Vidrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115 (26), pp.261104. </w:t>
@@ -4178,295 +4178,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Substrate Temperature on the Properties of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Thin Films Prepared by Ultrasonic Spray for Solar Cells Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amara Otmani</w:t>
+                <w:t xml:space="preserve">Influence of annealing on luminescence and energy transfer in ZnO multilayer structure co-doped with Tb and Eu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.V. Borkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Korsunska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakhdar Bechiri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Amara</w:t>
+                <w:t xml:space="preserve">O. Kolomys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strelchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.59.126⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 692, pp.137634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305309v1</w:t>
+                <w:t xml:space="preserve">hal-02438873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of annealing on luminescence and energy transfer in ZnO multilayer structure co-doped with Tb and Eu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Strelchuk</w:t>
+                <w:t xml:space="preserve">Effect of the Substrate Temperature on the Properties of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Thin Films Prepared by Ultrasonic Spray for Solar Cells Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amara Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bechiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.59.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02438873v1</w:t>
+                <w:t xml:space="preserve">hal-02305309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t>
               </w:r>
@@ -4478,51 +4478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5256,103 +5256,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive switching and charge transport mechanisms in ITO/ZnO/ p -Si devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frieiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. López-Vidrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. López-Vidrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (18), </w:t>
@@ -5390,64 +5390,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Li+ co-doping on structural and luminescence properties of Mn4+ activated magnesium titanate films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Borkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Markevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5524,51 +5524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Correlation between Strain, Ferroelectricity, and Ferromagnetism in Epitaxial Multiferroic CoFe 2 O 4 /BaTiO 3 Heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aghavnian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5786,585 +5786,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-stimulated evolution of crystalline structure and dopant distribution in Cu-doped Y- stabilized ZrO 2 nanopowders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadiia Korsunska</w:t>
+                <w:t xml:space="preserve">Alignment control and atomically-scaled heteroepitaxial interface study of GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baodan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Polishchuk</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wenjing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinglai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aa6093⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.5212-5221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR00032D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517558v1</w:t>
+                <w:t xml:space="preserve">hal-01507361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of silica ratio on structural and optical properties of SiO2/TiO2 nanocomposites prepared by simple solid-phase reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Omri</w:t>
+                <w:t xml:space="preserve">Thermo-stimulated evolution of crystalline structure and dopant distribution in Cu-doped Y- stabilized ZrO 2 nanopowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiia Korsunska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fattah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">Y. Polishchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kladko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-017-7129-6⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.035024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aa6093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413093v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impurity-Governed Modification of Optical and Structural Properties of ZrO 2 -Based Composites Doped with Cu and Y</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of silica ratio on structural and optical properties of SiO2/TiO2 nanocomposites prepared by simple solid-phase reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Korsunska</w:t>
+                <w:t xml:space="preserve">K. Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baran</w:t>
+                <w:t xml:space="preserve">N. Fattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Vorona</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11671-017-1920-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (17), pp.12977-12983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-017-7129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517548v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment control and atomically-scaled heteroepitaxial interface study of GaN nanowires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baodan Liu</w:t>
+                <w:t xml:space="preserve">Impurity-Governed Modification of Optical and Structural Properties of ZrO 2 -Based Composites Doped with Cu and Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjing Yang</w:t>
+                <w:t xml:space="preserve">V Vorona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Yang</w:t>
+                <w:t xml:space="preserve">V Nosenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinglai Zhang</w:t>
+                <w:t xml:space="preserve">L Lavoryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.5212-5221. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NR00032D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s11671-017-1920-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507361v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cooling Rate on Dopant Spatial Localization and Phase Transformation in Cu‐Doped Y‐Stabilized ZrO2 Nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiia Korsunska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,51 +6454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Tao An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6582,307 +6582,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rapid thermal treatments on the physical properties of Cobalt Doped ZnO Films</w:t>
+                <w:t xml:space="preserve">Characterization of nanostructured ZnO grown by linear sweep voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Davesnne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Ehré</w:t>
+                <w:t xml:space="preserve">Lahoucine Atourki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Ihalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Kirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Bouabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Elfanaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2016.90⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413010v1</w:t>
+                <w:t xml:space="preserve">hal-01241226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of nanostructured ZnO grown by linear sweep voltammetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Elfanaoui</w:t>
+                <w:t xml:space="preserve">Effect of rapid thermal treatments on the physical properties of Cobalt Doped ZnO Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2), pp.163-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2016.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01241226v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Calculations and Experimental Properties of CuAl x Ga1−x Te2 for Photovoltaic Solar Cells</w:t>
               </w:r>
@@ -7247,977 +7247,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn incorporation in CuInSe2: Particle size and strain effects on microstructural and electrical properties</w:t>
+                <w:t xml:space="preserve">On the relevance of large scale pulsed-laser deposition: Evidence of structural heterogeneities in ZnO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Benabdeslem</w:t>
+                <w:t xml:space="preserve">J Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bouasla</w:t>
+                <w:t xml:space="preserve">C Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Benslim</w:t>
+                <w:t xml:space="preserve">W Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bechiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Mehdaoui</w:t>
+                <w:t xml:space="preserve">O Zanellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12034-014-0687-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.123502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150456v1</w:t>
+                <w:t xml:space="preserve">hal-01081606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer mechanism between terbium and europium ions in zinc oxide and zinc silicates thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zn incorporation in CuInSe2: Particle size and strain effects on microstructural and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Davesnne</w:t>
+                <w:t xml:space="preserve">A Bouasla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ziani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">N Benslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Frilay</w:t>
+                <w:t xml:space="preserve">L Bechiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tdf.2013.11.122⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (3), pp.469-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12034-014-0687-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149623v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Energy transfer mechanism between terbium and europium ions in zinc oxide and zinc silicates thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 553, pp.52-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.123⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 553, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tdf.2013.11.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138059v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration determination and activation of rare earth dopants in zinc oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tempez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (9-10), pp.1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relevance of large scale pulsed-laser deposition: Evidence of structural heterogeneities in ZnO thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W Seiler</w:t>
+                <w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Zanellato</w:t>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116, pp.123502. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.52-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4896379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081606v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Study of the Nanostructured CuAl0.5Ga0.5Te2 Synthesized by Mechanical Alloying Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Sehli</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of thermally evaporated Cu2SnSe3 ternary semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bechiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benslim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-014-0957-4⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150454v1</w:t>
+                <w:t xml:space="preserve">hal-01149674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of thermally evaporated Cu2SnSe3 ternary semiconductor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Hamdani</w:t>
+                <w:t xml:space="preserve">Formation and Study of the Nanostructured CuAl0.5Ga0.5Te2 Synthesized by Mechanical Alloying Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sehli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bechiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chaouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Benslim</w:t>
+                <w:t xml:space="preserve">H. Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37, pp.338. </w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (6), pp.985-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11837-014-0957-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149674v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
               </w:r>
@@ -8337,51 +8337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic and structural investigation of undoped and Er3+ doped hafnium silicate layers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Tao An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8497,51 +8497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Tao An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mag Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8631,51 +8631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8739,51 +8739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoped and Nd3+ doped Si-based single layers and superlattices for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8791,51 +8791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (8), pp.1532-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8895,51 +8895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Petitmangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9067,51 +9067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111, pp.103519. </w:t>
@@ -9162,77 +9162,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Nd content on the structural and photoluminescence properties of silicon-rich silicon dioxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9266,64 +9266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9417,51 +9417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9521,64 +9521,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafnium Silicate dielectrics fabricated by RF magnetron sputtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9797,51 +9797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness-dependent optimization of Er3+ light emission from silicon-rich silicon oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10052,90 +10052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of high-k Si-rich HfO2 layers grown by RF magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (28), pp.285707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10288,277 +10288,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of Mo-based hydrodeoxygenation catalyst: The effect of water</w:t>
+                <w:t xml:space="preserve">Study of flash evaporated Culn1-x GaxTe2 (x=0, 0.5 and 1) thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Popov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Badawi</w:t>
+                <w:t xml:space="preserve">O. Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bechiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kondratieva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
+                <w:t xml:space="preserve">S. Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 238</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517, pp.2171-2174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840532v1</w:t>
+                <w:t xml:space="preserve">hal-00452400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of flash evaporated Culn1-x GaxTe2 (x=0, 0.5 and 1) thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deactivation of Mo-based hydrodeoxygenation catalyst: The effect of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aissaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bechiri</w:t>
+                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mehdaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Benabdeslem</w:t>
+                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 517, pp.2171-2174</w:t>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452400v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nanosized zirconium carbide by laser pyrolysis route.</w:t>
               </w:r>
@@ -10570,51 +10570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10680,911 +10680,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of pure and Pr3+-doped Cs4PbBr6 crystals</w:t>
+                <w:t xml:space="preserve">Structural evolution of SiC nanostructured and conventional ceramics under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Velázquez</w:t>
+                <w:t xml:space="preserve">A. Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Ferrier</w:t>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Péchev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chaminade</w:t>
+                <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 266, pp.2806-2809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00348678v1</w:t>
+                <w:t xml:space="preserve">hal-00286399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth and characterization of pure and Pr3+-doped Cs4PbBr6 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Péchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gravereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310, pp.5458-5463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204711v1</w:t>
+                <w:t xml:space="preserve">cea-00348678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of pure and Pr3+-doped Cs4PbBr6 crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.10.003⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200778856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00343614v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of SiC nanostructured and conventional ceramics under irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">Growth and characterization of pure and Pr3+-doped Cs4PbBr6 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thomé</w:t>
+                <w:t xml:space="preserve">Stanislav Pechev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gravereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 266, pp.2806-2809. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310 (24), pp.5458-5463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286399v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and photoluminescence properties of Cr2+:ZnSe films deposited by radiofrequency magnetron co-sputtering for mid-infrared microlaser applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+                <w:t xml:space="preserve">Synthsesis of nanosized zirconium carbide by laser pyrolysis route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 146, pp.236-240</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00374035v1</w:t>
+                <w:t xml:space="preserve">hal-00331946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of Yb3+ :CaF2: From isolated centers to clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Structural and photoluminescence properties of Cr2+:ZnSe films deposited by radiofrequency magnetron co-sputtering for mid-infrared microlaser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Noelle Valerie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levalois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78, pp.085131</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146, pp.236-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00348680v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00374035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthsesis of nanosized zirconium carbide by laser pyrolysis route</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Reynaud</w:t>
+                <w:t xml:space="preserve">Spectroscopy of Yb3+ :CaF2: From isolated centers to clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, in press</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.085131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331946v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00348680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
               </w:r>
@@ -11596,51 +11596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11825,51 +11825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (1-2), pp.11-15. </w:t>
@@ -11990,51 +11990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12089,77 +12089,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12214,64 +12214,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12326,90 +12326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Optical Properties of Ta2O5 Thin Films Grown by Radiofrequency Magnetron Sputtering through Rapid Thermal Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12464,51 +12464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Oxidation Conditions on the Orientation of TiNxOy Synthesized by ALD: A Study of Optical and Electrical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kou Ihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12570,628 +12570,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-Order Memristor Based on All-Oxide Multiferroic Tunnel Junction for Biorealistic Emulation of Synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Khanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02291486mtgabs⟩</w:t>
+              <w:t xml:space="preserve">Neuromorphic Materials, Devices, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, València, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.neumatdecas.2023.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384198v1</w:t>
+                <w:t xml:space="preserve">hal-05564256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Rouviller</w:t>
+                <w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384348v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Order Memristor Based on All-Oxide Multiferroic Tunnel Junction for Biorealistic Emulation of Synapses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromorphic Materials, Devices, Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29363/nanoge.neumatdecas.2023.046⟩</w:t>
+              <w:t xml:space="preserve">244th ECS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291486mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564256v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
+                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384247v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13236,333 +13236,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+                <w:t xml:space="preserve">Thermally stimulated evolution of structural and optical properties of Er-doped Al2O3 thin films grown by different ALD approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">XXX International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551049v1</w:t>
+                <w:t xml:space="preserve">hal-05565814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally stimulated evolution of structural and optical properties of Er-doped Al2O3 thin films grown by different ALD approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">ALD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565814v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Insulator-to-Metal Transition (Imt) in Vo2 Deposited by ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13630,64 +13630,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition (ALD) of thermochromic VO2 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13755,64 +13755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13880,64 +13880,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14018,64 +14018,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Horcholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14350,90 +14350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14475,103 +14475,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chlorine on thermal migration of subvalent dopants in (Cu,Y)-ZrO2 nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Korsunska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Polishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semyon Ponomaryov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NACRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
@@ -14600,90 +14600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14725,77 +14725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14876,51 +14876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohely Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Petitmangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14975,64 +14975,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15094,673 +15094,673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des interactions électroniques et nucléaires dans des céramiques SiC conventionnelles et nanostructurées irradiées aux ions lourds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Densification de céramiques nanostructurées par SPS : apport de la voie humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benyagoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Monnet</w:t>
+                <w:t xml:space="preserve">X. Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coste-Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR Matinex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533921v1</w:t>
+                <w:t xml:space="preserve">hal-00533935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification de céramiques nanostructurées par SPS : apport de la voie humide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+                <w:t xml:space="preserve">Effets des interactions électroniques et nucléaires dans des céramiques SiC conventionnelles et nanostructurées irradiées aux ions lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Bonnefont</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR Matinex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533935v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+                <w:t xml:space="preserve">Effects of electronic and nuclear interactions in SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurégane Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7thTriennial International Symposium on Swift Heavy Ions in Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.976-979, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585194v1</w:t>
+                <w:t xml:space="preserve">cea-00375392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de céramiques carbures nanostructurées pour caractérisations thermo-mécaniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pinault</w:t>
+                <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR Matinex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420983v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electronic and nuclear interactions in SiC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Gosset</w:t>
+                <w:t xml:space="preserve">Elaboration de céramiques carbures nanostructurées pour caractérisations thermo-mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coste-Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayne-L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7thTriennial International Symposium on Swift Heavy Ions in Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées plénières du GDR Matinex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Villeneuve d'Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-00375392v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence Activity of Neodymium-Doped Gallium Oxide Thin Films</w:t>
               </w:r>
@@ -15772,64 +15772,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15876,103 +15876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of electronic and nuclear interactions in SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh International Symposium on Swift Heavy Ions in Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
@@ -16040,51 +16040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kalisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16152,51 +16152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16285,90 +16285,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution of SiC nanostructured and conventional ceramics under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levalois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nuremberg, Germany</w:t>
@@ -16410,51 +16410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured carbide ceramics: elaboration and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16561,51 +16561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16705,51 +16705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16817,77 +16817,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplificación de la luminiscencia de Eu$^{3+}$ presente en materiales tipo phosphors utilizando nanopartículas de Ag@SiO$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo A. Valenzuela-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16929,103 +16929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of rare earth ions doped Si based down converter layers in an industrial Si solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
@@ -17054,64 +17054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and properties of wurtzite (Fe:ZnO) and Sspinel (Zn:Fe3O4) nanocomposite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17179,64 +17179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn-doped FeO films : epitaxial growth and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17317,64 +17317,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relevance of large scale PLD: evidence of structural heterogeneities in ZnO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17487,51 +17487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17599,90 +17599,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of structural damage under irradiation in SiC nanostructured and conventional ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levalois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strutural and Refractory Materials for Fusion and Fission Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Aktaa, M. Samaras, M. Serrano de Caro, M. Victoria, B. Wirth, pp.981-JJ7-11, 2007</w:t>
@@ -17880,51 +17880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Khomenkov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Ponomaryov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Melnichuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Khomenkova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/spqeo28.04.441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris More-Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Martan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Rep&#228;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hru&#353;ka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03838" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05318446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsunska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Polishchuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye. Brodnikovskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brodnikovskyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kovalenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.226" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aguesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunzheng Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501253" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05244129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Wdowik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Cicho&#328;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100821" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanglin Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Luo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Ahmidayi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2022.115534" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564252v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Kryshtab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Borkovska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Benjam&#237;n Cort&#233;s Herrera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kryvko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13081200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05432" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baodan Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01519b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Frieiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149754" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195571v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03361" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala-Sanchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.10.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borkovska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gudymenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116739" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnichuk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melnichuk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Venger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Chauvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab9397" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03043079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jedrecy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Becerra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hrabovsky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000723" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Korsunska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119258" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frieiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonz&#225;lez-Torres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abadc9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitian Ling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105593" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala Sanchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01092" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800203" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab483c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsykaniuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsybrii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lytvyn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.01.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Polischuk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.01.041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Kalai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Otmani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bechiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benslim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.59.126" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066270v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Torchynska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Filali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5085143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frieiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125844" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Borkovska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Korsunska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137634" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangping Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini-Robbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibrahim Elmi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Long Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3160-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064224v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;bert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrick Briand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.02.089" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Tang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunping Qin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunya Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad131" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cristini-Robbe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aac032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046911" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Markevich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osipyonok" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9153-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872816v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aghavnian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magnan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09499" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413159v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yandjah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bechiri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdeslem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benslim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2018.03.028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Polishchuk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa6093" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Omri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fattah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-017-7129-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Korsunska" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vorona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nosenko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavoryk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-1920-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507361v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglai Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00032D" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Baran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorona" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Nosenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Polishchuk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700183" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241226v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Atourki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Ihalane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kirou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Bouabid" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Elfanaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.10.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFXZSKD1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241236v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sehli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rahal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4215-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412981v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Chen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14768a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150456v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benabdeslem" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouasla" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benslim" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bechiri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mehdaoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-014-0687-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081606v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perri&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hebert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Seiler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zanellato" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896379" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-014-0957-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149674v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamdani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.022" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao An" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Khomenkov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.03.087" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786011v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Morales" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-43" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138071v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-31" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835886v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200942" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161030v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gallas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.136" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STSJ5QZF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139259v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.037" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840397v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Paul" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.06.006" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RVFV791-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601117v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-395" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139773v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285707" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544371v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sekiguchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840532v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kondratieva" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452400v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aissaoui" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehdaoui" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414736v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.07.159" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STXV90L5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348678v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav P&#233;chev" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gravereau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaminade" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343614v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.10.003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWKVMN1X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286399v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audren" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.122" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LFL7L19-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374035v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levalois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348680v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331946v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372886v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leparoux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151344v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.051" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89BL7BKR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921882v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564256v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Khanas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.neumatdecas.2023.046" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085563v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024730v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Ponomaryov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667970v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohely Davila" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nistor" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533921v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533935v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Landreau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste-Leconte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420983v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00375392v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;gane Audren" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.033" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MP4L3J6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255883v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179670v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalisz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221391v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179663v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levalois" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179606v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101178v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828042v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573343v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mehlem" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573340v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164648v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Seiler" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zanellato" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144205v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siegmann" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144204v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Morales" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05318446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsunska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Polishchuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye. Brodnikovskyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brodnikovskyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kovalenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aguesse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunzheng Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501253" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Khomenkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Ponomaryov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Melnichuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Khomenkova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/spqeo28.04.441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris More-Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Martan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Rep&#228;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hru&#353;ka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05244129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Wdowik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Cicho&#328;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100821" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanglin Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Luo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Ahmidayi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2022.115534" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564252v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Kryshtab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Borkovska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Benjam&#237;n Cort&#233;s Herrera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kryvko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13081200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05432" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baodan Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01519b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03361" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Frieiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149754" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala-Sanchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.10.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Korsunska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119258" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borkovska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gudymenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116739" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnichuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melnichuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Venger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Chauvat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab9397" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03043079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jedrecy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hebert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Becerra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hrabovsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000723" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frieiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonz&#225;lez-Torres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abadc9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitian Ling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105593" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala Sanchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01092" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Torchynska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Filali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5085143" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800203" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab483c" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsykaniuk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsybrii" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lytvyn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.01.028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Polischuk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.01.041" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Kalai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Otmani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bechiri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benslim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.59.126" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frieiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125844" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438873v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Borkovska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Korsunska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137634" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangping Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini-Robbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibrahim Elmi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Long Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3160-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064224v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;bert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrick Briand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.02.089" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Tang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunping Qin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunya Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad131" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cristini-Robbe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aac032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046911" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Markevich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osipyonok" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9153-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872816v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aghavnian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magnan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09499" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413159v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yandjah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bechiri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdeslem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benslim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjph.2018.03.028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507361v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglai Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00032D" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517558v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Polishchuk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa6093" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Omri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fattah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-017-7129-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517548v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Korsunska" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vorona" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nosenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavoryk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-1920-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Baran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorona" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Nosenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Polishchuk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700183" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241226v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Atourki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Ihalane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kirou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Bouabid" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Elfanaoui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.10.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFXZSKD1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241236v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sehli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rahal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4215-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412981v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Chen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14768a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081606v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perri&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hebert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Seiler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zanellato" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896379" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150456v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benabdeslem" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouasla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benslim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bechiri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mehdaoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-014-0687-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149674v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamdani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.022" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150454v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayed" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-014-0957-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao An" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Khomenkov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.03.087" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786011v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Morales" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-43" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138071v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-31" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835886v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200942" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161030v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gallas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.136" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STSJ5QZF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139259v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.037" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840397v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Paul" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.06.006" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RVFV791-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601117v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-395" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139773v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285707" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544371v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sekiguchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452400v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aissaoui" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehdaoui" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840532v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kondratieva" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414736v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.07.159" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STXV90L5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286399v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audren" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.122" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LFL7L19-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348678v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav P&#233;chev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gravereau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaminade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343614v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.10.003" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWKVMN1X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331946v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374035v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levalois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348680v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372886v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leparoux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151344v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.051" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89BL7BKR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921882v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564256v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Khanas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.neumatdecas.2023.046" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085563v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024730v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Ponomaryov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667970v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohely Davila" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nistor" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533935v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Landreau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste-Leconte" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533921v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00375392v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;gane Audren" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.033" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MP4L3J6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420983v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255883v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179670v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalisz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221391v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179663v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levalois" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179606v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101178v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828042v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573343v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mehlem" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573340v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164648v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Seiler" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zanellato" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144205v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siegmann" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144204v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Morales" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>