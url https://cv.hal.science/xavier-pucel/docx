--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2807,51 +2807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31B073D4"/>
+    <w:nsid w:val="BBC0CE46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>