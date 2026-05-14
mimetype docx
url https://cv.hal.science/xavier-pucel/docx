--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -1012,230 +1012,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead-end free single state multi-estimators for DES -the 2-estimator case</w:t>
+                <w:t xml:space="preserve">On the safety assessment of RPAS safety policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Coquand</w:t>
+                <w:t xml:space="preserve">Diego Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pucel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Travé-Massuyès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis (DX-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Nashville, United States</w:t>
+              <w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089427v1</w:t>
+                <w:t xml:space="preserve">hal-02441649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the safety assessment of RPAS safety policy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dead-end free single state multi-estimators for DES -the 2-estimator case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Delmas</w:t>
+                <w:t xml:space="preserve">Camille Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Travé-Massuyès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis (DX-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441649v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Synthesis of Incremental and Correct Estimators for Discrete Event Systems</w:t>
               </w:r>
@@ -1440,51 +1440,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimabilité à état unique des systèmes à évènements discrets</w:t>
+                <w:t xml:space="preserve">Single State Trackability of Discrete Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pucel</w:t>
@@ -1502,97 +1502,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Travé-Massuyès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302952v1</w:t>
+                <w:t xml:space="preserve">hal-02383500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single State Trackability of Discrete Event Systems</w:t>
+                <w:t xml:space="preserve">Preference-Based Fault Estimation in Autonomous Robots: Incompleteness and Meta-Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pucel</w:t>
@@ -1610,97 +1610,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Travé-Massuyès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t>
+              <w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383500v1</w:t>
+                <w:t xml:space="preserve">hal-02383526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference-Based Fault Estimation in Autonomous Robots: Incompleteness and Meta-Diagnosis</w:t>
+                <w:t xml:space="preserve">Estimabilité à état unique des systèmes à évènements discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pucel</w:t>
@@ -1718,192 +1718,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Travé-Massuyès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383526v1</w:t>
+                <w:t xml:space="preserve">hal-02302952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic and modular architecture for maritime autonomous vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bensana</w:t>
+                <w:t xml:space="preserve">Diagnostic préférentiel à base de modèles discrets pour des fautes intermittentes et permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Travé-Massuyès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE OES Autonomous Underwater Vehicle Symposium AUV2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">12èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 208)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983412v1</w:t>
+                <w:t xml:space="preserve">hal-01928837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic préférentiel à base de modèles discrets pour des fautes intermittentes et permanentes</w:t>
+                <w:t xml:space="preserve">Preferential Discrete Model-based Diagnosis for Intermittent and Permanent Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pucel</w:t>
@@ -1921,181 +1934,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Travé-Massuyès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 208)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928837v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Discrete Model-based Diagnosis for Intermittent and Permanent Faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bouziat</w:t>
+                <w:t xml:space="preserve">A generic and modular architecture for maritime autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bensana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pucel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Travé-Massuyès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t>
+              <w:t xml:space="preserve">2018 IEEE OES Autonomous Underwater Vehicle Symposium AUV2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796310v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent Fault Diagnosis as Discrete Signal Estimation: Trackability analysis</w:t>
               </w:r>
@@ -2163,51 +2163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving FDIR of Spacecraft Systems with Advanced Tools and Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bensana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2807,51 +2807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBC0CE46"/>
+    <w:nsid w:val="66704371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3038,51 +3038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-pucel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513973v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cohen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gabreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pucel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.36" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoquelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raymonet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolena Christofi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03834006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561550" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03699979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guilmeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouziat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2765-1_44" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Couto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/261" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Artigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bensana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463798v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04797145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60408-9_11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-pucel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513973v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cohen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gabreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pucel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.36" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoquelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raymonet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolena Christofi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03834006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561550" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03699979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guilmeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouziat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2765-1_44" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Couto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/261" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Artigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bensana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463798v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04797145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60408-9_11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>