--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -91,8541 +91,8566 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-9964-5161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">069964114</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">207002182</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the volcanic history of Grande Comore and volcano-tectonic implications for the Comoros Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Rougeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 357 (G1), pp.125 - 144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JB029488. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04873621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma storage conditions over the past 4 Ma on Martinique Island, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Atlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 445, pp.107972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blossoming of the Pleistocene volcanism in the Ecuadorian Andes: a review based on new and recent geochronological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 86 (9), pp.80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-024-01767-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last 150 kyr volcanic activity on Mauritius island (Indian ocean) revealed by new Cassignol-Gillot unspiked K–Ar ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 82, pp.101534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New geological and geochronological constraints on the evolution of the Cotacachi - Cuicocha volcanic complex (Ecuador)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104489⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166917v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04193126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Quaternary volcanism and its relationship with tectonics in the central segment of the Ecuadorian Andes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107895⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191470v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">Timing of Quaternary volcanism and its relationship with tectonics in the central segment of the Ecuadorian Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.107895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180050v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New geological and geochronological constraints on the evolution of the Cotacachi - Cuicocha volcanic complex (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Costard</w:t>
+                <w:t xml:space="preserve">Marco Almeida Vaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniel Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.104489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503279v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two million years of evolution of the southern central andes retroarc, Payenia Volcanic Province, Argentina, from the study of the Cerro Nevado Volcanic Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Tchilinguirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123, pp.104229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Nauret</w:t>
+                <w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191365v1</w:t>
+                <w:t xml:space="preserve">hal-04503279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Costard</w:t>
+                <w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rusquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.107896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04193126v1</w:t>
+                <w:t xml:space="preserve">hal-04191365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the East African Rift System from trap-scale to plate-scale rifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957922v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene volcanic activity in Anjouan Island (Comoros archipelago) revealed by new Cassignol-Gillot groundmass K–Ar and 14C ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Geffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Danišík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, pp.101236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene collapse of Socompa volcano and pre- and post-collapse growth rates constrained by multi-system geochronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Grosse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Danišík</w:t>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facundo D. Apaza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">J. Escartín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01594-0⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 450, pp.106862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03777181v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronological evolution of the potentially active Iliniza Volcano (Ecuador) based on new K-Ar ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.107489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eruptive chronology of the carihuairazo volcano (Ecuador): Recurrent sector collapses of a Middle Pleistocene stratovolcano of the northern andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minard Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.103865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the East African Rift System from trap-scale to plate-scale rifting</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holocene collapse of Socompa volcano and pre- and post-collapse growth rates constrained by multi-system geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Danišík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo D. Apaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina R. Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104089⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01594-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697015v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03777181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation history of the Variscan orogen in western Iberia as inferred from new K-Ar and 40Ar/39Ar data on granites from Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.O. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 812, pp.228863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proterozoic magmatic events recorded in &amp;lt;SUP&amp;gt;40&amp;lt;/SUP&amp;gt;Ar/&amp;lt;SUP&amp;gt;39&amp;lt;/SUP&amp;gt;Ar data from the northern part of the Kedougou Kenieba Inlier (eastern Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dioh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 175, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03661473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectono-thermal history of the intraplate San Bernardo fold and thrust belt in central Patagonia inferred by low-temperature thermochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Genge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Zattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03664864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass shard K-Ar dating of the Chalupas caldera major eruption: Main Pleistocene stratigraphic marker of the Ecuadorian volcanic arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Tectonics and Earthquake Geology Along the Pallatanga Fault, Central Andes of Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (193), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2020.00193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the landscape of Late Bronze Age Santorini prior to the Minoan eruption: Insights from volcanological, geomorphological and archaeological findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dávid Karátson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Telbisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Gertisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Strasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 401, pp.106911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic history reconstruction in northern Ecuador: insights for eruptive and erosion rates on the whole Ecuadorian arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 82 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-019-1346-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal relationship between the Lassen volcanic center and mafic regional volcanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interactions between volcanism and geodynamics in the southern termination of the Ecuadorian arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Clynne</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1296-7⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 751, pp.54-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161088v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02027965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et évolution de l'arc équatorien au cours du Quaternaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Establishment of Upper Cretaceous bio- and carbon isotope stratigraphy in the northwest Pacific Ocean and radiometric ages around the Albian/Cenomanian, Coniacian/Santonian and Santonian/Campanian boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reishi Takashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Nishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiro Yamanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Orihashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyuki Tsujino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Newsletters on Stratigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.341-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/nos/2019/0472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365845v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of Upper Cretaceous bio- and carbon isotope stratigraphy in the northwest Pacific Ocean and radiometric ages around the Albian/Cenomanian, Coniacian/Santonian and Santonian/Campanian boundaries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuji Orihashi</w:t>
+                <w:t xml:space="preserve">Quaternary evolution of the El Tromen volcanic system, Argentina, based on new K-Ar and geochemical data: Insights for temporal evolution of magmatic processes between arc and back-arc settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuyuki Tsujino</w:t>
+                <w:t xml:space="preserve">Julie Debreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletters on Stratigraphy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (3), pp.341-376. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.338-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/nos/2019/0472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2018.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161165v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary evolution of the El Tromen volcanic system, Argentina, based on new K-Ar and geochemical data: Insights for temporal evolution of magmatic processes between arc and back-arc settings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Construction et évolution de l'arc équatorien au cours du Quaternaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarda</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.38-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01968957v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between volcanism and geodynamics in the southern termination of the Ecuadorian arc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temporal relationship between the Lassen volcanic center and mafic regional volcanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Clynne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.12.010⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1296-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02027965v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reconstruction of the lost Late Bronze Age intra-caldera island of Santorini, Greece</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano (Ecuador) revisited based on new K-Ar ages and geomorphological reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 357, pp.378 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25301-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01789521v1</w:t>
+                <w:t xml:space="preserve">hal-01803423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano (Ecuador) revisited based on new K-Ar ages and geomorphological reconstructions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In-situ K-Ar dating on Mars based on UV-Laser ablation coupled with a LIBS-QMS system: Development, calibration and application of the KArMars instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cattani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 506, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01803423v1</w:t>
+                <w:t xml:space="preserve">hal-02067831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ K-Ar dating on Mars based on UV-Laser ablation coupled with a LIBS-QMS system: Development, calibration and application of the KArMars instrument</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards reconstruction of the lost Late Bronze Age intra-caldera island of Santorini, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dávid Karátson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Gertisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Telbisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Vereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25301-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02067831v1</w:t>
+                <w:t xml:space="preserve">hal-01789521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution K-Ar dating of a complex magmatic system: The example of Basse-Terre Island (French West Indies)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K-Ar mineral ages and thermal history of magmatic and metamorphic Palaeoproterozoic units from the northern part of Kedougou Kenieba Inlier, West African Craton (Eastern Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lahitte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ibrahima Sagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.207 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03745254v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive history of the Karoo lava flows and their impact on early Jurassic environmental change</w:t>
+                <w:t xml:space="preserve">High-resolution K-Ar dating of a complex magmatic system: The example of Basse-Terre Island (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moulin</w:t>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fluteau</w:t>
+                <w:t xml:space="preserve">C. Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Courtillot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345, pp.142-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139783v1</w:t>
+                <w:t xml:space="preserve">insu-03745254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Ar mineral ages and thermal history of magmatic and metamorphic Palaeoproterozoic units from the northern part of Kedougou Kenieba Inlier, West African Craton (Eastern Senegal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eruptive history of the Karoo lava flows and their impact on early Jurassic environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Sagna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ndiaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gj.2749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.738-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827440v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K–Ar mineral ages and thermal history of magmatic and metamorphic Paleoproterozoic units from the northern part of Kedougou inlier, West African Craton (eastern Senegal).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">The temporal evolution of back-arc magmas from the Auca Mahuida shield volcano (Payenia Volcanic Province, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.y Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Lefèbvre</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Kluska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tchilinguirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, sous presse (IF 1,627)</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in press (IF 2,543)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324936v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temporal evolution of back-arc magmas from the Auca Mahuida shield volcano (Payenia Volcanic Province, Argentina)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">K–Ar mineral ages and thermal history of magmatic and metamorphic Paleoproterozoic units from the northern part of Kedougou inlier, West African Craton (eastern Senegal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.y Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Tchilinguirian</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, in press (IF 2,543)</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, sous presse (IF 1,627)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320354v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temporal evolution of back-arc magmas from the Auca Mahuida shield volcano (Payenia Volcanic Province, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kluska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tchilinguirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 323, pp.19-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03745249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes of rifting in magma-rich settings: Tectono-magmatic evolution of Central Afar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Stab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dereje Ayalew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (issue 1), pp.2-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015TC003893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and destruction rates of volcanoes within tropical environment: Examples from the Basse-Terre Island (Guadeloupe, Lesser Antilles)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controls on chemical weathering on a mountainous volcanic tropical island: Guadeloupe (French West Indies),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">'E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crispi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.171:216-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01078055v1</w:t>
+                <w:t xml:space="preserve">hal-01491815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and destruction of Mont Pelee volcano: Volumes and rates constrained from a geomorphological model of evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Construction and destruction rates of volcanoes within tropical environment: Examples from the Basse-Terre Island (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JF003355⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 228, pp.597-607 (IF 2,577). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492519v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on chemical weathering on a mountainous volcanic tropical island: Guadeloupe (French West Indies),</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction and destruction of Mont Pelee volcano: Volumes and rates constrained from a geomorphological model of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (7), pp.1206-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JF003355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491815v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tectonics in Quito, Ecuador, assessed by geomorphological studies, GPS data, and crustal seismicity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volcanic evolution of central Basse-Terre Island revisited on the basis of new geochronology and geomorphology data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2012TC003224⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (10), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0970-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991494v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial sub-aerial volcanic activity along the central Lesser Antilles inner arc: New K-Ar ages from Les Saintes volcanoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active tectonics in Quito, Ecuador, assessed by geomorphological studies, GPS data, and crustal seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Ricci</w:t>
+                <w:t xml:space="preserve">Sandra Lagreulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2012TC003224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067336v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term geometry of the geomagnetic field for the last five million years: An updated secular variation database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initial sub-aerial volcanic activity along the central Lesser Antilles inner arc: New K-Ar ages from Les Saintes volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+                <w:t xml:space="preserve">F. Zami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Hulot</w:t>
+                <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.287:12-21 (IF 2,515)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01405155v1</w:t>
+                <w:t xml:space="preserve">hal-01067336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coeval giant landslides in the Canary Islands : implications for global regional and local triggers of giant flank collapses on oceanic volcanoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term geometry of the geomagnetic field for the last five million years: An updated secular variation database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boulesteix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Soler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+                <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.008⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (15), pp.1639-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/94GL01105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809691v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01405155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 40Ar/39Ar and K-Ar ages of the Viluy traps (Eastern Siberia): Further evidence for a relationship with the Frasnian-Famennian mass extinction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Coeval giant landslides in the Canary Islands : implications for global regional and local triggers of giant flank collapses on oceanic volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Orlov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 257, pp.90-98 (IF 1,978). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839612v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinique Island : a clear case for sediment melting and slab dehydration as a function of distance to the trench</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New 40Ar/39Ar and K-Ar ages of the Viluy traps (Eastern Siberia): Further evidence for a relationship with the Frasnian-Famennian mass extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Labanieh</w:t>
+                <w:t xml:space="preserve">V. Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauvel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shatsillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 ((12):), pp.2441-2464 (IF 4,059)</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 386:, pp.531-540 (IF 2,392)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720471v1</w:t>
+                <w:t xml:space="preserve">hal-00839612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-W extension and block rotation of the southeastern Tibet : untravelling late deformation stages in th eastern Himalaya (NW Bhutan) by means of pyrrhotite remanences</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">DEM-based reconstruction of southern Basse Terre volcanoes (Guadeloupe Archipelago, FWI) : contribution to the Lesser Antilles Arc rates and magma production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42, pp.19-33 (IF 1,556)</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 ((1):), pp.SI:148-164 (IF 2,352)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720486v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM-based reconstruction of southern Basse Terre volcanoes (Guadeloupe Archipelago, FWI) : contribution to the Lesser Antilles Arc rates and magma production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Martinique Island : a clear case for sediment melting and slab dehydration as a function of distance to the trench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 136 ((1):), pp.SI:148-164 (IF 2,352)</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 ((12):), pp.2441-2464 (IF 4,059)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599732v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geological evolution of Merapi volcano, Central Java, Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E-W extension and block rotation of the southeastern Tibet : untravelling late deformation stages in th eastern Himalaya (NW Bhutan) by means of pyrrhotite remanences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gertisser</w:t>
+                <w:t xml:space="preserve">E. Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Charbonnier</w:t>
+                <w:t xml:space="preserve">D. Grujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Keller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">S. Baule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.doi10.1007/s0445-012-0591-3 (IF 2,463)</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.19-33 (IF 1,556)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693298v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The volcanic evolution of Martinique Island: Insights from K-Ar dating into the Lesser Antilles arc migration since the Oligocene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The geological evolution of Merapi volcano, Central Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shasa Labanieh</w:t>
+                <w:t xml:space="preserve">R. Gertisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">S.J. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.doi10.1007/s0445-012-0591-3 (IF 2,463)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680342v1</w:t>
+                <w:t xml:space="preserve">hal-00693298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to constrain the age, duration, and eruptive history of the Karoo flood basalt: Naude's Nek section (South Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The K-Ar Cassignol-Gillot technique applied to western Martinique lavas: A record of Lesser Antilles arc activity from 2 Ma to Mount Pelée volcanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasa Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Moulin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JB008210⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3-4), pp.341-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585560v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New U-Pb (ID-TIMS and LA-ICPMS) and 40Ar/39Ar geochronological constraints of the Cretaceous geologic time scale calibration from Hokkaido (Japan)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">An attempt to constrain the age, duration, and eruptive history of the Karoo flood basalt: Naude's Nek section (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+                <w:t xml:space="preserve">Julian Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fiet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Tiepolo</w:t>
+                <w:t xml:space="preserve">Guillaume Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (B7), pp.B07403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00682450v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The K-Ar Cassignol-Gillot technique applied to western Martinique lavas: A record of Lesser Antilles arc activity from 2 Ma to Mount Pelée volcanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">The volcanic evolution of Martinique Island: Insights from K-Ar dating into the Lesser Antilles arc migration since the Oligocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasa Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (3-4), pp.122-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00680348v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic hyperbolas constrain sources and processes under the Lesser Antilles arc</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">New U-Pb (ID-TIMS and LA-ICPMS) and 40Ar/39Ar geochronological constraints of the Cretaceous geologic time scale calibration from Hokkaido (Japan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Takashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lewin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Tiepolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 298, pp.35-46. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286, pp.72-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00549771v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary dating of the Viluy traps (Eastern Siberia) : eruption at the time of Late Denovian extinction events ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Courtillot</w:t>
+                <w:t xml:space="preserve">Isotopic hyperbolas constrain sources and processes under the Lesser Antilles Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.A. Kravchinsky</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D.P. Gladkochub</w:t>
+                <w:t xml:space="preserve">E. Lewin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 300, pp.:239-245 (IF 4.062)</w:t>
+              <w:t xml:space="preserve">, 2010, 298 ((1-2)), pp.:35-46 (IF 4.062)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545487v1</w:t>
+                <w:t xml:space="preserve">hal-00509795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New K-Ar ages from La Montagne massif, Réunion Island (Indian Ocean), supporting two geomagnetic events in the time period 2.2-2.0 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salvany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 182 (2), pp.699-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04651.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic evolution of the back-arc Pleistocene Payun Matru volcanic field (Argentina).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Preliminary dating of the Viluy traps (Eastern Siberia) : eruption at the time of Late Denovian extinction events ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Kravchinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Tchilinguirian</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Gladkochub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 ((3):), pp.717-730 (IF 1,173)</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 300, pp.:239-245 (IF 4.062)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463484v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eruptive history of Morne Jacob volcano (Martinique Island, French West Indies): Geochronology, geomorphology and geochemistry of the earliest volcanism in the recent Lesser Antilles arc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chauvel</w:t>
+                <w:t xml:space="preserve">Isotopic hyperbolas constrain sources and processes under the Lesser Antilles arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasa Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lewin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.09.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00549732v1</w:t>
+                <w:t xml:space="preserve">insu-00549771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic hyperbolas constrain sources and processes under the Lesser Antilles Arc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Volcanic evolution of the back-arc Pleistocene Payun Matru volcanic field (Argentina).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Lewin</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tchilinguirian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 298 ((1-2)), pp.:35-46 (IF 4.062)</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 ((3):), pp.717-730 (IF 1,173)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509795v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of rapid Deccan eruptions across the KTB using paleomagnetic secular variation: (II) Constraints from analysis of 8 new sections and synthesis for a 3500m-thick composite section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.L Chenet</w:t>
+                <w:t xml:space="preserve">The eruptive history of Morne Jacob volcano (Martinique Island, French West Indies): Geochronology, geomorphology and geochemistry of the earliest volcanism in the recent Lesser Antilles arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Courtillot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 198, pp.297-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB005644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00406544v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephro-chronostratigraphy of the lacustrine interglacial record of Piànico, Italian Southern Alps: Identifying the volcanic sources using radiogenic isotopes and trace elements</w:t>
+                <w:t xml:space="preserve">Determination of rapid Deccan eruptions across the KTB using paleomagnetic secular variation: (II) Constraints from analysis of 8 new sections and synthesis for a 3500m-thick composite section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roulleau</w:t>
+                <w:t xml:space="preserve">A.L Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele L. Pinti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (B6), pp.B06103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684657v1</w:t>
+                <w:t xml:space="preserve">hal-00406544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic directions from mid-latitude sites in the southern hemisphere (Argentina): Contribution to Time Averaged Field models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">Tephro-chronostratigraphy of the lacustrine interglacial record of Piànico, Italian Southern Alps: Identifying the volcanic sources using radiogenic isotopes and trace elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carlut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. Gillot</w:t>
+                <w:t xml:space="preserve">Virgile Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (1-2), pp.31 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375661v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effusive history of the Grande Decouverte volcanic complex, southern Basse-Terre (Guadeloupe, French West Indies) from new K-Ar Cassignol-Gillot ages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8657,4678 +8682,4799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-spiked 40Ar and 36Ar quantification using a quadrupole mass spectrometer : a potential for K-Ar geochronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleomagnetic directions from mid-latitude sites in the southern hemisphere (Argentina): Contribution to Time Averaged Field models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rouchon</w:t>
+                <w:t xml:space="preserve">J. Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Lefevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">P. Tchilingurian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+                <w:t xml:space="preserve">P.-Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 270, pp.52-61</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 172 (3-4), pp.199-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375674v1</w:t>
+                <w:t xml:space="preserve">hal-00375661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiometric dating of three large volume flank collapses in the Lesser Antilles Arc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Paleomagnetic directions from mid-latitude sites in the southern hemisphere (Argentina): Contribution to Time Averaged Field models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tchilinguirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375923v1</w:t>
+                <w:t xml:space="preserve">hal-00532179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and volcanic islands evolution.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Palaeomagnetic results from Palaeocene basalts from Mongolia reveal no inclination shallowing at 60 Ma in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A. Kravchinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gephysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172, pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03619.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268759v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic directions from mid-latitude sites in the southern hemisphere (Argentina): Contribution to Time Averaged Field models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Temporal Evolution of the Roccamonfina volcanic complex (Plesitocene), Central Italy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. Gillot</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chiesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Floris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (2), pp.500-514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532179v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Evolution of the Roccamonfina volcanic complex (Plesitocene), Central Italy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Non-spiked 40Ar and 36Ar quantification using a quadrupole mass spectrometer : a potential for K-Ar geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Floris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 117 (2), pp.500-514</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 270, pp.52-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375886v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetic results from Palaeocene basalts from Mongolia reveal no inclination shallowing at 60 Ma in Central Asia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiometric dating of three large volume flank collapses in the Lesser Antilles Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gephysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 176 (4), pp.485-492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311461v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment : Tephrochronological dating of varved interglacial lake deposits from Pianico-Sellere (Southern Alps, Italy) to around 400 ka</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and volcanic islands evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22 (4), pp.411-414</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (L02303), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158356v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of effusive volcanism within the whole Basse Terre Island (Guadeloupe, FWI) from new K-Ar Cassignol-Gillot ages.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Chenet A.L., Quidelleur X., Fluteau F., Courtillot V., Fiet N. (2006). K-Ar dating of the Main Deccan large igneous province: further evidence of KTB age and short duration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Lahitte</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 258 (1-2), pp.175-191</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163534v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenet A.L., Quidelleur X., Fluteau F., Courtillot V., Fiet N. (2006). K-Ar dating of the Main Deccan large igneous province: further evidence of KTB age and short duration.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Fiet</w:t>
+                <w:t xml:space="preserve">40K–40Ar dating of the Main Deccan large igneous province: Further evidence of KTB age and short duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Bajpai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 263 (1-2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158295v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40K–40Ar dating of the Main Deccan large igneous province: Further evidence of KTB age and short duration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Palaeomagnetism and K–Ar dating of Cretaceous basalts from Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sunil Bajpai</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amgalan Bayasgalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lkhagvadorj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.07.011⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 169 (3), pp.898-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03292.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00310966v1</w:t>
+                <w:t xml:space="preserve">hal-00311462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-40 Ar-40 dating of the main Deccan large igneous province: further evidence of KTB age and short duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bajpai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 263, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetism and K–Ar dating of Cretaceous basalts from Mongolia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Comment : Tephrochronological dating of varved interglacial lake deposits from Pianico-Sellere (Southern Alps, Italy) to around 400 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chiesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (4), pp.411-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03292.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00311462v1</w:t>
+                <w:t xml:space="preserve">hal-00158356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Cretaceous stage durations combining radiometric data and orbital chronology : towards a more stable relative time scale ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Timing of effusive volcanism within the whole Basse Terre Island (Guadeloupe, FWI) from new K-Ar Cassignol-Gillot ages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mollex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 246 (3-4), pp.407-417</w:t>
+              <w:t xml:space="preserve">, 2007, 258 (1-2), pp.175-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377845v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast geochemical changes and rapid lava accumulation at Stromboli Island (Italy) inferred from K-Ar dating and paleomagnetic variations recorded at 60 and 40 ka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Lower Cretaceous stage durations combining radiometric data and orbital chronology : towards a more stable relative time scale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-G. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 141 (3-4), pp.177-193</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 246 (3-4), pp.407-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379897v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil cosmogenic 3He record from K–Ar dated basaltic flows of Mount Etna volcano (Sicily, 388N): Evaluation of a new paleoaltimeter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lavé</w:t>
+                <w:t xml:space="preserve">Fast geochemical changes and rapid lava accumulation at Stromboli Island (Italy) inferred from K-Ar dating and paleomagnetic variations recorded at 60 and 40 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pik</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Filoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 141 (3-4), pp.177-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00257827v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the multicollection approach for the 40Ar/39Ar dating technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil cosmogenic 3He record from K–Ar dated basaltic flows of Mount Etna volcano (Sicily, 388N): Evaluation of a new paleoaltimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coulie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 236, pp.613- 631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GC000773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00379927v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00257827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetism and K-Ar and &amp;lt;SUP&amp;gt;40&amp;lt;/SUP&amp;gt;Ar/&amp;lt;SUP&amp;gt;39&amp;lt;/SUP&amp;gt;Ar ages in the Ali Sabieh area (Republic of Djibouti and Ethiopia): constraints on the mechanism of Aden ridge propagation into southeastern Afar during the last 10 Myr</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Palaeosecular variation in Java and Bawean Islands (Indonesia) during the Brunhes chron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elmaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Gilder</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Solihin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 158, pp.327-345. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02286.x⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 157, pp.441-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02197.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03600280v1</w:t>
+                <w:t xml:space="preserve">insu-03600287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeosecular variation in Java and Bawean Islands (Indonesia) during the Brunhes chron</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Exploring the multicollection approach for the 40Ar/39Ar dating technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouquerel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 157, pp.441-454. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02197.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004GC000773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03600287v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New paleomagnetic and geochronologic results from Ethiopian Afar: Block rotations linked to rift overlap and propagation and determination of a ~2 Ma reference pole for stable Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeomagnetism and K-Ar and &amp;lt;SUP&amp;gt;40&amp;lt;/SUP&amp;gt;Ar/&amp;lt;SUP&amp;gt;39&amp;lt;/SUP&amp;gt;Ar ages in the Ali Sabieh area (Republic of Djibouti and Ethiopia): constraints on the mechanism of Aden ridge propagation into southeastern Afar during the last 10 Myr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Kidane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">E. Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Lahitte</w:t>
+                <w:t xml:space="preserve">S. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2001JB000645⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 158, pp.327-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02286.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01570942v1</w:t>
+                <w:t xml:space="preserve">insu-03600280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the geomagnetic field prior to the Matuyama-Brunhes transition: radiometric dating of a 820 ka excursion at La Palma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New paleomagnetic and geochronologic results from Ethiopian Afar: Block rotations linked to rift overlap and propagation and determination of a ~2 Ma reference pole for stable Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Quidelleur</w:t>
+                <w:t xml:space="preserve">L Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Carlut</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2002.01841.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.491 - 491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01570713v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01570942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic directions and K/Ar dating of 0 to 1 Ma lava flows from La Guadeloupe Island (French West Indies): Implications for time-averaged field models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Boudon</w:t>
+                <w:t xml:space="preserve">Evolution of the geomagnetic field prior to the Matuyama-Brunhes transition: radiometric dating of a 820 ka excursion at La Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-y Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999JB900238⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 151 (2), pp.F6-F10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2002.01841.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03596951v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01570713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute paleointensities recorded during the Brunhes chron at La Guadeloupe Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Paleomagnetic directions and K/Ar dating of 0 to 1 Ma lava flows from La Guadeloupe Island (French West Indies): Implications for time-averaged field models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0031-9201(99)00170-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 105, pp.835-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999JB900238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984381v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03596951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleointensity across the Réunion event in Ethiopia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute paleointensities recorded during the Brunhes chron at La Guadeloupe Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 170 (1-2), pp.17-34. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 120 (4), pp.255-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00094-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0031-9201(99)00170-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984377v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleointensity variations across the last geomagnetic reversal at La Palma, Canary Islands, Spain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+                <w:t xml:space="preserve">Link between excursions and paleointensity inferred from abnormal field directions recorded at La Palma around 600 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Brassart</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1998jb900099⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 168 (3-4), pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00061-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984349v1</w:t>
+                <w:t xml:space="preserve">hal-03984325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic directions and K/Ar dating of 0 to 1 Ma lava flows from La Guadeloupe Island (French West Indies): Implications for time-averaged field models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paleointensity across the Réunion event in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfaye Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.1971.tb03616.x⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 170 (1-2), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00094-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01570745v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic and geochronological identification of the Réunion subchron in Ethiopian Afar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">Paleointensity variations across the last geomagnetic reversal at La Palma, Canary Islands, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 104 (B5), pp.10405-10419. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999JB900014⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 104 (B4), pp.7577-7598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1998jb900099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991173v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic and geochronological identification of the R6union subchron in Ethiopian Afar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Paleomagnetic directions and K/Ar dating of 0 to 1 Ma lava flows from La Guadeloupe Island (French West Indies): Implications for time-averaged field models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 104 (B5), pp.10405-10419</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 105 (B1), pp.835-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.1971.tb03616.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01570790v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01570745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between excursions and paleointensity inferred from abnormal field directions recorded at La Palma around 600 ka</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paleomagnetic and geochronological identification of the R6union subchron in Ethiopian Afar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfaye Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (B5), pp.10405-10419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984325v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01570790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution and slip history of the Renbu Zedong Thrust, southeastern Tibet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">Paleomagnetic and geochronological identification of the Réunion subchron in Ethiopian Afar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfaye Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marty Grove</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">An Yin</w:t>
+                <w:t xml:space="preserve">Y. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 102 (B2), pp.2659-2679. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/96JB02483⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 104 (B5), pp.10405-10419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999JB900014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03991276v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic changes across the last reversal recorded in lava flows from La Palma, Canary Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal evolution and slip history of the Renbu Zedong Thrust, southeastern Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marty Grove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mark Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 101 (B6), pp.13755-13773. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/95jb03740⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 102 (B2), pp.2659-2679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/96JB02483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991301v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On low-degree spherical harmonic models of paleosecular variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Absolute paleointensity and magnetomineralogical changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0031-9201(95)03115-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 101 (B11), pp.25029-25044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/96jb02115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991290v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute paleointensity and magnetomineralogical changes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On low-degree spherical harmonic models of paleosecular variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/96jb02115⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 95 (1-2), pp.55-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0031-9201(95)03115-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991315v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field dependence on magnetization of laboratory-redeposited deep-sea sediments: First results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Geomagnetic changes across the last reversal recorded in lava flows from La Palma, Canary Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bouldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 133 (3-4), pp.311-325. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 101 (B6), pp.13755-13773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0012-821X(95)00088-T⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/95jb03740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991326v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confounding influence of magnetic fabric on sedimentary records of a field reversal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Field dependence on magnetization of laboratory-redeposited deep-sea sediments: First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Holt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+                <w:t xml:space="preserve">Maxime Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bouldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/374246a0⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 133 (3-4), pp.311-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(95)00088-T⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991322v1</w:t>
+                <w:t xml:space="preserve">hal-03991326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The astronomical theory of climate and the age of the Brunhes-Matuyama magnetic reversal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confounding influence of magnetic fabric on sedimentary records of a field reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bassinot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0012-821X(94)90244-5⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 374 (6519), pp.246-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/374246a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323725v1</w:t>
+                <w:t xml:space="preserve">hal-03991322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COARSE FRACTION FLUCTUATIONS IN PELAGIC CARBONATE SEDIMENTS FROM THE TROPICAL INDIAN-OCEAN - A 1500-KYR RECORD OF CARBONATE DISSOLUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fc Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fc Bassinot</w:t>
+                <w:t xml:space="preserve">Ld Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Rostek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 9 (4), pp.579-600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/94PA00860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic records of excursions and reversals: possible biases caused by magnetization artefacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The astronomical theory of climate and the age of the Brunhes-Matuyama magnetic reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Shackleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0031-9201(94)90100-7⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 126 (1-3), pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(94)90244-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991335v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paleomagnetic records of excursions and reversals: possible biases caused by magnetization artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 82 (1), pp.27-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0031-9201(94)90100-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multicomponent magnetization in paleomagnetic records of reversals from continental sediments in Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 111 (1), pp.23-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0012-821X(92)90166-S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId440"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13396,51 +13542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B439A63"/>
+    <w:nsid w:val="44B4DFC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13627,51 +13773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-quidelleur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9964-5161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087293v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rougeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.292" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Martens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Atlas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamar&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01767-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101534" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pallares" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tchilinguirian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03469095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Geffray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Grosse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo D. Apaza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01594-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03697015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398810v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Marques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noronha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661473v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dioh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Gillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104109" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derycke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zattin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Witt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103333" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00193" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gertisser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strasser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1346-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Perry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Calvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clynne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1296-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161165v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reishi Takashima" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nishi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiro Yamanaka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Orihashi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tsujino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2019/0472" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968957v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debreil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.12.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10KRBWNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02027965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01789521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vereb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25301-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067831v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745254v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallares" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGHT23V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marsh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013354" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827440v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sagna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ndiaye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.2749" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324936v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndiaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Gillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Kluska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchilinguirian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745249v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kluska" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tchilinguirian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003893" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF5T1KC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003355" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crispi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvadaro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagreulet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003224" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067336v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zami" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL01105" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809691v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavlov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shatsillo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720471v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labanieh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720486v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antolin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schill" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grujic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baule" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Charbonnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasa Labanieh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.09.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD4LMGDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585560v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Marsh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008210" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Takashima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiepolo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.03.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q1VJ4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.02.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4QSZS1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549771v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.07.018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZHN2HZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545487v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Kravchinsky" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R Renne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Gladkochub" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Holt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salvany" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouquerel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04651.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463484v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.09.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5J8BGML-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509795v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lewin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Chenet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005644" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684657v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Pinti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rouchon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.01.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8XRHWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375661v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchilingurian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Gillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375674v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouchon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lefevre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gu&#233;rin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375923v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268759v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532179v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375886v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiesa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floris" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311461v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cogn&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Kravchinsky" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03619.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158356v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Pinti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163534v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Samper" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mollex" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158295v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Chenet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Courtillot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310966v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chenet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bajpai" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.07.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7501X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376520v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Chenet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajpai" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311462v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgalan Bayasgalan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lkhagvadorj" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03292.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377845v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parize" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-G. Bulot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379897v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filoche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257827v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.028" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FX9DZQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000773" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600280v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couli&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilder" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02286.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmaleh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Valet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solihin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouquerel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02197.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570942v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kidane" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lahitte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000645" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570713v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Quidelleur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carlut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-y Gillot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Soler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01841.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596951v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900238" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984381v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(99)00170-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984377v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Kidane" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00094-1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984349v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brassart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998jb900099" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570745v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Courtillot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1971.tb03616.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991173v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900014" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570790v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984325v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00061-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991276v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Grove" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lovera" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Yin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB02483" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56MXFPD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991301v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95jb03740" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991290v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03115-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Meur" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96jb02115" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991326v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legoff" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouldoire" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00088-T" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991322v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/374246a0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2QZV3WKH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323725v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bassinot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vincent" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Shackleton" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90244-5" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB5926C96B05C37E8B463FAE557196DBFDCD1F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460400v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fc Bassinot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Labeyrie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rostek" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94PA00860" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22EB01A2194570438CFDB66050305F230A03F9A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991335v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(94)90100-7" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013163v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(92)90166-S" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXB5MMC7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-quidelleur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9964-5161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069964114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207002182" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rougeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.292" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Martens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Atlas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107972" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamar&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01767-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pallares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Antoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tchilinguirian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03697015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03469095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Geffray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101236" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Grosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo D. Apaza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01594-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Marques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noronha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228863" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dioh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Gillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derycke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zattin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Witt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103333" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gertisser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strasser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106911" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1346-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02027965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reishi Takashima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nishi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiro Yamanaka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Orihashi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tsujino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2019/0472" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debreil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.12.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10KRBWNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161088v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Perry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Calvert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clynne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1296-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01789521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vereb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25301-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sagna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ndiaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.2749" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745254v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGHT23V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtillot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marsh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013354" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Gillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Kluska" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchilinguirian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324936v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndiaye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kluska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tchilinguirian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.043" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302926v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stab" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003893" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crispi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF5T1KC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003355" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420486v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0970-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991494v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvadaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagreulet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003224" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067336v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zami" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL01105" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839612v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavlov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shatsillo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720471v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labanieh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antolin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schill" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grujic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baule" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Charbonnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680348v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasa Labanieh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.02.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4QSZS1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585560v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moulin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Marsh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008210" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680342v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.09.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD4LMGDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Takashima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiepolo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.03.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q1VJ4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509795v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lewin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Holt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salvany" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouquerel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04651.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545487v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Kravchinsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R Renne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Gladkochub" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549771v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.07.018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZHN2HZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.09.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5J8BGML-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Chenet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005644" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulleau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Pinti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rouchon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.01.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8XRHWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375661v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchilingurian" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Gillot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532179v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311461v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cogn&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Kravchinsky" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03619.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375886v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouchon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiesa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floris" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375674v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lefevre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gu&#233;rin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375923v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268759v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Chenet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Courtillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310966v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chenet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bajpai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.07.011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7501X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311462v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgalan Bayasgalan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lkhagvadorj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03292.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376520v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Chenet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajpai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158356v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Pinti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163534v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Samper" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mollex" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377845v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parize" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-G. Bulot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379897v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filoche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.028" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FX9DZQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600287v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmaleh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Valet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solihin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouquerel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02197.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000773" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600280v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couli&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilder" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02286.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570942v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kidane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lahitte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000645" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Quidelleur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carlut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-y Gillot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Soler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01841.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596951v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900238" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984381v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(99)00170-3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984325v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00061-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984377v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Kidane" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00094-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984349v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brassart" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998jb900099" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570745v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Courtillot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1971.tb03616.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570790v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991173v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900014" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991276v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Grove" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lovera" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Yin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB02483" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56MXFPD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Meur" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96jb02115" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991290v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03115-4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991301v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95jb03740" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991326v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legoff" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouldoire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00088-T" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/374246a0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2QZV3WKH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460400v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fc Bassinot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Labeyrie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rostek" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94PA00860" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22EB01A2194570438CFDB66050305F230A03F9A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323725v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bassinot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vincent" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Shackleton" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90244-5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB5926C96B05C37E8B463FAE557196DBFDCD1F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991335v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(94)90100-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(92)90166-S" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXB5MMC7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>