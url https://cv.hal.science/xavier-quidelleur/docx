--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -174,11772 +174,11772 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the volcanic history of Grande Comore and volcano-tectonic implications for the Comoros Archipelago</w:t>
+                <w:t xml:space="preserve">Volcanic History of Rodrigues Island and Its Relationship With the Central Indian Ridge and the Réunion Hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Rougeau</w:t>
+                <w:t xml:space="preserve">Julien Seghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michon</w:t>
+                <w:t xml:space="preserve">Loraine Gourbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nauret</w:t>
+                <w:t xml:space="preserve">Martin Danišík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 357 (G1), pp.125 - 144. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087293v1</w:t>
+                <w:t xml:space="preserve">hal-05598990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t>
+                <w:t xml:space="preserve">Reconstruction of the volcanic history of Grande Comore and volcano-tectonic implications for the Comoros Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Rusquet</w:t>
+                <w:t xml:space="preserve">Sandy Rougeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357 (G1), pp.125 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04873621v1</w:t>
+                <w:t xml:space="preserve">hal-05087293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma storage conditions over the past 4 Ma on Martinique Island, Lesser Antilles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Atlas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Anaïs Rusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107972⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JB029488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04352420v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04873621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blossoming of the Pleistocene volcanism in the Ecuadorian Andes: a review based on new and recent geochronological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Santamaría</w:t>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 86 (9), pp.80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-024-01767-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last 150 kyr volcanic activity on Mauritius island (Indian ocean) revealed by new Cassignol-Gillot unspiked K–Ar ages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Magma storage conditions over the past 4 Ma on Martinique Island, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 445, pp.107972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573231v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Last 150 kyr volcanic activity on Mauritius island (Indian ocean) revealed by new Cassignol-Gillot unspiked K–Ar ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82, pp.101534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04193126v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Hughes</w:t>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Escartín</w:t>
+                <w:t xml:space="preserve">S. Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Billant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180050v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04193126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Quaternary volcanism and its relationship with tectonics in the central segment of the Ecuadorian Andes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Santamaria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Jeremy Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Frédérique Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107895⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191470v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New geological and geochronological constraints on the evolution of the Cotacachi - Cuicocha volcanic complex (Ecuador)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Almeida Vaca</w:t>
+                <w:t xml:space="preserve">Timing of Quaternary volcanism and its relationship with tectonics in the central segment of the Ecuadorian Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Daniel Andrade</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128, pp.104489. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.107895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166917v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two million years of evolution of the southern central andes retroarc, Payenia Volcanic Province, Argentina, from the study of the Cerro Nevado Volcanic Complex</w:t>
+                <w:t xml:space="preserve">New geological and geochronological constraints on the evolution of the Cotacachi - Cuicocha volcanic complex (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pallares</w:t>
+                <w:t xml:space="preserve">Marco Almeida Vaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sarda</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">S. Daniel Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Tchilinguirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 123, pp.104229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104229⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 128, pp.104489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352362v1</w:t>
+                <w:t xml:space="preserve">hal-04166917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Rusquet</w:t>
+                <w:t xml:space="preserve">Two million years of evolution of the southern central andes retroarc, Payenia Volcanic Province, Argentina, from the study of the Cerro Nevado Volcanic Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Famin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Nauret</w:t>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tchilinguirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.104229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191365v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the East African Rift System from trap-scale to plate-scale rifting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rusquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.107896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697015v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene volcanic activity in Anjouan Island (Comoros archipelago) revealed by new Cassignol-Gillot groundmass K–Ar and 14C ages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the East African Rift System from trap-scale to plate-scale rifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03469095v1</w:t>
+                <w:t xml:space="preserve">hal-03697015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">Holocene volcanic activity in Anjouan Island (Comoros archipelago) revealed by new Cassignol-Gillot groundmass K–Ar and 14C ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Friant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Escartín</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Geffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Danišík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.101236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957922v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronological evolution of the potentially active Iliniza Volcano (Ecuador) based on new K-Ar ages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Escartín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107489⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 450, pp.106862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553857v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eruptive chronology of the carihuairazo volcano (Ecuador): Recurrent sector collapses of a Middle Pleistocene stratovolcano of the northern andes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochronological evolution of the potentially active Iliniza Volcano (Ecuador) based on new K-Ar ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.103865. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.107489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689975v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene collapse of Socompa volcano and pre- and post-collapse growth rates constrained by multi-system geochronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eruptive chronology of the carihuairazo volcano (Ecuador): Recurrent sector collapses of a Middle Pleistocene stratovolcano of the northern andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Grosse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Danišík</w:t>
+                <w:t xml:space="preserve">Jorge Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facundo D. Apaza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">Minard Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01594-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.103865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03777181v1</w:t>
+                <w:t xml:space="preserve">hal-03689975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation history of the Variscan orogen in western Iberia as inferred from new K-Ar and 40Ar/39Ar data on granites from Portugal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+                <w:t xml:space="preserve">Holocene collapse of Socompa volcano and pre- and post-collapse growth rates constrained by multi-system geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Danišík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo D. Apaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.O. Marques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">Silvina R. Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Noronha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 812, pp.228863. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01594-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398810v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03777181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proterozoic magmatic events recorded in &amp;lt;SUP&amp;gt;40&amp;lt;/SUP&amp;gt;Ar/&amp;lt;SUP&amp;gt;39&amp;lt;/SUP&amp;gt;Ar data from the northern part of the Kedougou Kenieba Inlier (eastern Senegal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exhumation history of the Variscan orogen in western Iberia as inferred from new K-Ar and 40Ar/39Ar data on granites from Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sagna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">F.O. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dioh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Noronha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104109⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 812, pp.228863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03661473v1</w:t>
+                <w:t xml:space="preserve">hal-03398810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-thermal history of the intraplate San Bernardo fold and thrust belt in central Patagonia inferred by low-temperature thermochronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proterozoic magmatic events recorded in &amp;lt;SUP&amp;gt;40&amp;lt;/SUP&amp;gt;Ar/&amp;lt;SUP&amp;gt;39&amp;lt;/SUP&amp;gt;Ar data from the northern part of the Kedougou Kenieba Inlier (eastern Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dioh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Genge</w:t>
+                <w:t xml:space="preserve">P. Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Derycke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">César Witt</w:t>
+                <w:t xml:space="preserve">J. C. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103333⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03664864v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass shard K-Ar dating of the Chalupas caldera major eruption: Main Pleistocene stratigraphic marker of the Ecuadorian volcanic arc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">Tectono-thermal history of the intraplate San Bernardo fold and thrust belt in central Patagonia inferred by low-temperature thermochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Genge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Massimiliano Zattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101053⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495470v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03664864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Tectonics and Earthquake Geology Along the Pallatanga Fault, Central Andes of Ecuador</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Glass shard K-Ar dating of the Chalupas caldera major eruption: Main Pleistocene stratigraphic marker of the Ecuadorian volcanic arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herve Jomard</w:t>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00193⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870871v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the landscape of Late Bronze Age Santorini prior to the Minoan eruption: Insights from volcanological, geomorphological and archaeological findings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Tectonics and Earthquake Geology Along the Pallatanga Fault, Central Andes of Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dávid Karátson</w:t>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamás Telbisz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106911⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (193), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926160v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic history reconstruction in northern Ecuador: insights for eruptive and erosion rates on the whole Ecuadorian arc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+                <w:t xml:space="preserve">Constraining the landscape of Late Bronze Age Santorini prior to the Minoan eruption: Insights from volcanological, geomorphological and archaeological findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dávid Karátson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Telbisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Gertisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1346-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 401, pp.106911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486974v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between volcanism and geodynamics in the southern termination of the Ecuadorian arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volcanic history reconstruction in northern Ecuador: insights for eruptive and erosion rates on the whole Ecuadorian arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.12.010⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1346-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02027965v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of Upper Cretaceous bio- and carbon isotope stratigraphy in the northwest Pacific Ocean and radiometric ages around the Albian/Cenomanian, Coniacian/Santonian and Santonian/Campanian boundaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasuyuki Tsujino</w:t>
+                <w:t xml:space="preserve">Interactions between volcanism and geodynamics in the southern termination of the Ecuadorian arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletters on Stratigraphy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/nos/2019/0472⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 751, pp.54-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161165v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02027965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary evolution of the El Tromen volcanic system, Argentina, based on new K-Ar and geochemical data: Insights for temporal evolution of magmatic processes between arc and back-arc settings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">Establishment of Upper Cretaceous bio- and carbon isotope stratigraphy in the northwest Pacific Ocean and radiometric ages around the Albian/Cenomanian, Coniacian/Santonian and Santonian/Campanian boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reishi Takashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Nishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiro Yamanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Debreil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarda</w:t>
+                <w:t xml:space="preserve">Yuji Orihashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyuki Tsujino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2018.12.022⟩</w:t>
+              <w:t xml:space="preserve">Newsletters on Stratigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.341-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/nos/2019/0472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01968957v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et évolution de l'arc équatorien au cours du Quaternaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quaternary evolution of the El Tromen volcanic system, Argentina, based on new K-Ar and geochemical data: Insights for temporal evolution of magmatic processes between arc and back-arc settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Debreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.338-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2018.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365845v1</w:t>
+                <w:t xml:space="preserve">hal-01968957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal relationship between the Lassen volcanic center and mafic regional volcanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Construction et évolution de l'arc équatorien au cours du Quaternaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Clynne</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.38-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161088v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano (Ecuador) revisited based on new K-Ar ages and geomorphological reconstructions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Temporal relationship between the Lassen volcanic center and mafic regional volcanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Clynne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.05.007⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1296-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803423v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ K-Ar dating on Mars based on UV-Laser ablation coupled with a LIBS-QMS system: Development, calibration and application of the KArMars instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 506, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reconstruction of the lost Late Bronze Age intra-caldera island of Santorini, Greece</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano (Ecuador) revisited based on new K-Ar ages and geomorphological reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 357, pp.378 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25301-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01789521v1</w:t>
+                <w:t xml:space="preserve">hal-01803423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Ar mineral ages and thermal history of magmatic and metamorphic Palaeoproterozoic units from the northern part of Kedougou Kenieba Inlier, West African Craton (Eastern Senegal)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards reconstruction of the lost Late Bronze Age intra-caldera island of Santorini, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dávid Karátson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Gertisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Telbisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Vereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (2), pp.207 - 216. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gj.2749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25301-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827440v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution K-Ar dating of a complex magmatic system: The example of Basse-Terre Island (French West Indies)</w:t>
+                <w:t xml:space="preserve">K-Ar mineral ages and thermal history of magmatic and metamorphic Palaeoproterozoic units from the northern part of Kedougou Kenieba Inlier, West African Craton (Eastern Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ricci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">Ibrahima Sagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pallares</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.207 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03745254v1</w:t>
+                <w:t xml:space="preserve">hal-01827440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive history of the Karoo lava flows and their impact on early Jurassic environmental change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution K-Ar dating of a complex magmatic system: The example of Basse-Terre Island (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moulin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345, pp.142-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139783v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03745254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temporal evolution of back-arc magmas from the Auca Mahuida shield volcano (Payenia Volcanic Province, Argentina)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">Eruptive history of the Karoo lava flows and their impact on early Jurassic environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.y Gillot</w:t>
+                <w:t xml:space="preserve">J Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M Kluska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Tchilinguirian</w:t>
+                <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.738-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320354v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K–Ar mineral ages and thermal history of magmatic and metamorphic Paleoproterozoic units from the northern part of Kedougou inlier, West African Craton (eastern Senegal).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The temporal evolution of back-arc magmas from the Auca Mahuida shield volcano (Payenia Volcanic Province, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ndiaye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P.y Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Lefèbvre</w:t>
+                <w:t xml:space="preserve">J.M Kluska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tchilinguirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, sous presse (IF 1,627)</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in press (IF 2,543)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324936v1</w:t>
+                <w:t xml:space="preserve">hal-01320354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temporal evolution of back-arc magmas from the Auca Mahuida shield volcano (Payenia Volcanic Province, Argentina)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Kluska</w:t>
+                <w:t xml:space="preserve">K–Ar mineral ages and thermal history of magmatic and metamorphic Paleoproterozoic units from the northern part of Kedougou inlier, West African Craton (eastern Senegal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tchilinguirian</w:t>
+                <w:t xml:space="preserve">F. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.y Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, sous presse (IF 1,627)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03745249v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes of rifting in magma-rich settings: Tectono-magmatic evolution of Central Afar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The temporal evolution of back-arc magmas from the Auca Mahuida shield volcano (Payenia Volcanic Province, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Stab</w:t>
+                <w:t xml:space="preserve">Jean-Michel Kluska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dereje Ayalew</w:t>
+                <w:t xml:space="preserve">Paul Tchilinguirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015TC003893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 323, pp.19-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302926v1</w:t>
+                <w:t xml:space="preserve">insu-03745249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on chemical weathering on a mountainous volcanic tropical island: Guadeloupe (French West Indies),</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modes of rifting in magma-rich settings: Tectono-magmatic evolution of Central Afar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Stab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dessert</w:t>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">'E. Lajeunesse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Crispi</w:t>
+                <w:t xml:space="preserve">Dereje Ayalew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (issue 1), pp.2-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015TC003893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491815v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and destruction rates of volcanoes within tropical environment: Examples from the Basse-Terre Island (Guadeloupe, Lesser Antilles)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controls on chemical weathering on a mountainous volcanic tropical island: Guadeloupe (French West Indies),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">'E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crispi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.171:216-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01078055v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and destruction of Mont Pelee volcano: Volumes and rates constrained from a geomorphological model of evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Construction and destruction rates of volcanoes within tropical environment: Examples from the Basse-Terre Island (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (7), pp.1206-1226. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 228, pp.597-607 (IF 2,577). </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JF003355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492519v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic evolution of central Basse-Terre Island revisited on the basis of new geochronology and geomorphology data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">Construction and destruction of Mont Pelee volcano: Volumes and rates constrained from a geomorphological model of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (7), pp.1206-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JF003355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-015-0970-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04420486v1</w:t>
+                <w:t xml:space="preserve">hal-01492519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tectonics in Quito, Ecuador, assessed by geomorphological studies, GPS data, and crustal seismicity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volcanic evolution of central Basse-Terre Island revisited on the basis of new geochronology and geomorphology data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2012TC003224⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (10), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0970-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991494v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial sub-aerial volcanic activity along the central Lesser Antilles inner arc: New K-Ar ages from Les Saintes volcanoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active tectonics in Quito, Ecuador, assessed by geomorphological studies, GPS data, and crustal seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Ricci</w:t>
+                <w:t xml:space="preserve">Sandra Lagreulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2012TC003224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067336v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term geometry of the geomagnetic field for the last five million years: An updated secular variation database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initial sub-aerial volcanic activity along the central Lesser Antilles inner arc: New K-Ar ages from Les Saintes volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+                <w:t xml:space="preserve">F. Zami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Hulot</w:t>
+                <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.287:12-21 (IF 2,515)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01405155v1</w:t>
+                <w:t xml:space="preserve">hal-01067336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coeval giant landslides in the Canary Islands : implications for global regional and local triggers of giant flank collapses on oceanic volcanoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term geometry of the geomagnetic field for the last five million years: An updated secular variation database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boulesteix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Soler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+                <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.008⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (15), pp.1639-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/94GL01105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809691v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01405155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 40Ar/39Ar and K-Ar ages of the Viluy traps (Eastern Siberia): Further evidence for a relationship with the Frasnian-Famennian mass extinction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Coeval giant landslides in the Canary Islands : implications for global regional and local triggers of giant flank collapses on oceanic volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Orlov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 257, pp.90-98 (IF 1,978). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839612v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM-based reconstruction of southern Basse Terre volcanoes (Guadeloupe Archipelago, FWI) : contribution to the Lesser Antilles Arc rates and magma production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">New 40Ar/39Ar and K-Ar ages of the Viluy traps (Eastern Siberia): Further evidence for a relationship with the Frasnian-Famennian mass extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shatsillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 136 ((1):), pp.SI:148-164 (IF 2,352)</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 386:, pp.531-540 (IF 2,392)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599732v1</w:t>
+                <w:t xml:space="preserve">hal-00839612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinique Island : a clear case for sediment melting and slab dehydration as a function of distance to the trench</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">DEM-based reconstruction of southern Basse Terre volcanoes (Guadeloupe Archipelago, FWI) : contribution to the Lesser Antilles Arc rates and magma production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 ((12):), pp.2441-2464 (IF 4,059)</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 ((1):), pp.SI:148-164 (IF 2,352)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720471v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-W extension and block rotation of the southeastern Tibet : untravelling late deformation stages in th eastern Himalaya (NW Bhutan) by means of pyrrhotite remanences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martinique Island : a clear case for sediment melting and slab dehydration as a function of distance to the trench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schill</w:t>
+                <w:t xml:space="preserve">S. Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grujic</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">C. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42, pp.19-33 (IF 1,556)</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 ((12):), pp.2441-2464 (IF 4,059)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720486v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geological evolution of Merapi volcano, Central Java, Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E-W extension and block rotation of the southeastern Tibet : untravelling late deformation stages in th eastern Himalaya (NW Bhutan) by means of pyrrhotite remanences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gertisser</w:t>
+                <w:t xml:space="preserve">E. Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Charbonnier</w:t>
+                <w:t xml:space="preserve">D. Grujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Keller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">S. Baule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.doi10.1007/s0445-012-0591-3 (IF 2,463)</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.19-33 (IF 1,556)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693298v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The K-Ar Cassignol-Gillot technique applied to western Martinique lavas: A record of Lesser Antilles arc activity from 2 Ma to Mount Pelée volcanism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The geological evolution of Merapi volcano, Central Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shasa Labanieh</w:t>
+                <w:t xml:space="preserve">R. Gertisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+                <w:t xml:space="preserve">S.J. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.doi10.1007/s0445-012-0591-3 (IF 2,463)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680348v1</w:t>
+                <w:t xml:space="preserve">hal-00693298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to constrain the age, duration, and eruptive history of the Karoo flood basalt: Naude's Nek section (South Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The K-Ar Cassignol-Gillot technique applied to western Martinique lavas: A record of Lesser Antilles arc activity from 2 Ma to Mount Pelée volcanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasa Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Moulin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JB008210⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3-4), pp.341-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585560v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The volcanic evolution of Martinique Island: Insights from K-Ar dating into the Lesser Antilles arc migration since the Oligocene</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An attempt to constrain the age, duration, and eruptive history of the Karoo flood basalt: Naude's Nek section (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (B7), pp.B07403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00680342v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New U-Pb (ID-TIMS and LA-ICPMS) and 40Ar/39Ar geochronological constraints of the Cretaceous geologic time scale calibration from Hokkaido (Japan)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The volcanic evolution of Martinique Island: Insights from K-Ar dating into the Lesser Antilles arc migration since the Oligocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasa Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (3-4), pp.122-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682450v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic hyperbolas constrain sources and processes under the Lesser Antilles Arc</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">New U-Pb (ID-TIMS and LA-ICPMS) and 40Ar/39Ar geochronological constraints of the Cretaceous geologic time scale calibration from Hokkaido (Japan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Takashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lewin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Tiepolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286, pp.72-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509795v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New K-Ar ages from La Montagne massif, Réunion Island (Indian Ocean), supporting two geomagnetic events in the time period 2.2-2.0 Ma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Isotopic hyperbolas constrain sources and processes under the Lesser Antilles Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bouquerel</w:t>
+                <w:t xml:space="preserve">E. Lewin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 ((1-2)), pp.:35-46 (IF 4.062)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509777v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary dating of the Viluy traps (Eastern Siberia) : eruption at the time of Late Denovian extinction events ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Courtillot</w:t>
+                <w:t xml:space="preserve">New K-Ar ages from La Montagne massif, Réunion Island (Indian Ocean), supporting two geomagnetic events in the time period 2.2-2.0 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.A. Kravchinsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">T. Salvany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R Renne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.P. Gladkochub</w:t>
+                <w:t xml:space="preserve">E. Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (2), pp.699-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04651.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545487v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic hyperbolas constrain sources and processes under the Lesser Antilles arc</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">Preliminary dating of the Viluy traps (Eastern Siberia) : eruption at the time of Late Denovian extinction events ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lewin</w:t>
+                <w:t xml:space="preserve">V.A. Kravchinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Gladkochub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 298, pp.35-46. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 300, pp.:239-245 (IF 4.062)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00549771v1</w:t>
+                <w:t xml:space="preserve">hal-00545487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic evolution of the back-arc Pleistocene Payun Matru volcanic field (Argentina).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Tchilinguirian</w:t>
+                <w:t xml:space="preserve">Isotopic hyperbolas constrain sources and processes under the Lesser Antilles arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasa Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lewin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463484v1</w:t>
+                <w:t xml:space="preserve">insu-00549771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eruptive history of Morne Jacob volcano (Martinique Island, French West Indies): Geochronology, geomorphology and geochemistry of the earliest volcanism in the recent Lesser Antilles arc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Volcanic evolution of the back-arc Pleistocene Payun Matru volcanic field (Argentina).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Chauvel</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tchilinguirian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 ((3):), pp.717-730 (IF 1,173)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00549732v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of rapid Deccan eruptions across the KTB using paleomagnetic secular variation: (II) Constraints from analysis of 8 new sections and synthesis for a 3500m-thick composite section</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The eruptive history of Morne Jacob volcano (Martinique Island, French West Indies): Geochronology, geomorphology and geochemistry of the earliest volcanism in the recent Lesser Antilles arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 198, pp.297-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB005644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00406544v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephro-chronostratigraphy of the lacustrine interglacial record of Piànico, Italian Southern Alps: Identifying the volcanic sources using radiogenic isotopes and trace elements</w:t>
+                <w:t xml:space="preserve">Determination of rapid Deccan eruptions across the KTB using paleomagnetic secular variation: (II) Constraints from analysis of 8 new sections and synthesis for a 3500m-thick composite section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roulleau</w:t>
+                <w:t xml:space="preserve">A.L Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele L. Pinti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (B6), pp.B06103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684657v1</w:t>
+                <w:t xml:space="preserve">hal-00406544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effusive history of the Grande Decouverte volcanic complex, southern Basse-Terre (Guadeloupe, French West Indies) from new K-Ar Cassignol-Gillot ages.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">Tephro-chronostratigraphy of the lacustrine interglacial record of Piànico, Italian Southern Alps: Identifying the volcanic sources using radiogenic isotopes and trace elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele L. Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Komorowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Boudon</w:t>
+                <w:t xml:space="preserve">Virgile Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (1-2), pp.31 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422958v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic directions from mid-latitude sites in the southern hemisphere (Argentina): Contribution to Time Averaged Field models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Effusive history of the Grande Decouverte volcanic complex, southern Basse-Terre (Guadeloupe, French West Indies) from new K-Ar Cassignol-Gillot ages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tchilingurian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Germa</w:t>
+                <w:t xml:space="preserve">J.C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. Gillot</w:t>
+                <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 172 (3-4), pp.199-209</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 187, pp.117-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375661v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetic directions from mid-latitude sites in the southern hemisphere (Argentina): Contribution to Time Averaged Field models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tchilingurian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.199. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 172 (3-4), pp.199-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532179v1</w:t>
+                <w:t xml:space="preserve">hal-00375661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetic results from Palaeocene basalts from Mongolia reveal no inclination shallowing at 60 Ma in Central Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleomagnetic directions from mid-latitude sites in the southern hemisphere (Argentina): Contribution to Time Averaged Field models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tchilinguirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.-Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gephysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03619.x⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311461v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Evolution of the Roccamonfina volcanic complex (Plesitocene), Central Italy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chiesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Floris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117 (2), pp.500-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-spiked 40Ar and 36Ar quantification using a quadrupole mass spectrometer : a potential for K-Ar geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Rouchon</w:t>
+                <w:t xml:space="preserve">Palaeomagnetic results from Palaeocene basalts from Mongolia reveal no inclination shallowing at 60 Ma in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Lefevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Guérin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vadim A. Kravchinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gephysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172, pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03619.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375674v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiometric dating of three large volume flank collapses in the Lesser Antilles Arc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Non-spiked 40Ar and 36Ar quantification using a quadrupole mass spectrometer : a potential for K-Ar geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 176 (4), pp.485-492</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 270, pp.52-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375923v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and volcanic islands evolution.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Radiometric dating of three large volume flank collapses in the Lesser Antilles Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Samper</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35 (L02303), pp.1-5</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 176 (4), pp.485-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268759v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenet A.L., Quidelleur X., Fluteau F., Courtillot V., Fiet N. (2006). K-Ar dating of the Main Deccan large igneous province: further evidence of KTB age and short duration.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and volcanic islands evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Fiet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (L02303), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158295v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40K–40Ar dating of the Main Deccan large igneous province: Further evidence of KTB age and short duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil Bajpai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 263 (1-2), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeomagnetism and K–Ar dating of Cretaceous basalts from Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amgalan Bayasgalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lkhagvadorj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 169 (3), pp.898-908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03292.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-40 Ar-40 dating of the main Deccan large igneous province: further evidence of KTB age and short duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bajpai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 263, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment : Tephrochronological dating of varved interglacial lake deposits from Pianico-Sellere (Southern Alps, Italy) to around 400 ka</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Chenet A.L., Quidelleur X., Fluteau F., Courtillot V., Fiet N. (2006). K-Ar dating of the Main Deccan large igneous province: further evidence of KTB age and short duration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22 (4), pp.411-414</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158356v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of effusive volcanism within the whole Basse Terre Island (Guadeloupe, FWI) from new K-Ar Cassignol-Gillot ages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mollex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 258 (1-2), pp.175-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Cretaceous stage durations combining radiometric data and orbital chronology : towards a more stable relative time scale ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Comment : Tephrochronological dating of varved interglacial lake deposits from Pianico-Sellere (Southern Alps, Italy) to around 400 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Pinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chiesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 246 (3-4), pp.407-417</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (4), pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377845v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast geochemical changes and rapid lava accumulation at Stromboli Island (Italy) inferred from K-Ar dating and paleomagnetic variations recorded at 60 and 40 ka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Lower Cretaceous stage durations combining radiometric data and orbital chronology : towards a more stable relative time scale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-G. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 141 (3-4), pp.177-193</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 246 (3-4), pp.407-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379897v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil cosmogenic 3He record from K–Ar dated basaltic flows of Mount Etna volcano (Sicily, 388N): Evaluation of a new paleoaltimeter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lavé</w:t>
+                <w:t xml:space="preserve">Fast geochemical changes and rapid lava accumulation at Stromboli Island (Italy) inferred from K-Ar dating and paleomagnetic variations recorded at 60 and 40 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pik</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Filoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 141 (3-4), pp.177-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00257827v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeosecular variation in Java and Bawean Islands (Indonesia) during the Brunhes chron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil cosmogenic 3He record from K–Ar dated basaltic flows of Mount Etna volcano (Sicily, 388N): Evaluation of a new paleoaltimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elmaleh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Bouquerel</w:t>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02197.x⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 236, pp.613- 631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03600287v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00257827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the multicollection approach for the 40Ar/39Ar dating technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeosecular variation in Java and Bawean Islands (Indonesia) during the Brunhes chron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elmaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coulie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">A. Solihin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Lefevre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (11), </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 157, pp.441-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GC000773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02197.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379927v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03600287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetism and K-Ar and &amp;lt;SUP&amp;gt;40&amp;lt;/SUP&amp;gt;Ar/&amp;lt;SUP&amp;gt;39&amp;lt;/SUP&amp;gt;Ar ages in the Ali Sabieh area (Republic of Djibouti and Ethiopia): constraints on the mechanism of Aden ridge propagation into southeastern Afar during the last 10 Myr</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Exploring the multicollection approach for the 40Ar/39Ar dating technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gilder</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 158, pp.327-345. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02286.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004GC000773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03600280v1</w:t>
+                <w:t xml:space="preserve">hal-00379927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New paleomagnetic and geochronologic results from Ethiopian Afar: Block rotations linked to rift overlap and propagation and determination of a ~2 Ma reference pole for stable Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeomagnetism and K-Ar and &amp;lt;SUP&amp;gt;40&amp;lt;/SUP&amp;gt;Ar/&amp;lt;SUP&amp;gt;39&amp;lt;/SUP&amp;gt;Ar ages in the Ali Sabieh area (Republic of Djibouti and Ethiopia): constraints on the mechanism of Aden ridge propagation into southeastern Afar during the last 10 Myr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Kidane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">E. Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Lahitte</w:t>
+                <w:t xml:space="preserve">S. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2001JB000645⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 158, pp.327-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02286.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01570942v1</w:t>
+                <w:t xml:space="preserve">insu-03600280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the geomagnetic field prior to the Matuyama-Brunhes transition: radiometric dating of a 820 ka excursion at La Palma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New paleomagnetic and geochronologic results from Ethiopian Afar: Block rotations linked to rift overlap and propagation and determination of a ~2 Ma reference pole for stable Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Quidelleur</w:t>
+                <w:t xml:space="preserve">L Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Carlut</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2002.01841.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.491 - 491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01570713v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01570942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic directions and K/Ar dating of 0 to 1 Ma lava flows from La Guadeloupe Island (French West Indies): Implications for time-averaged field models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Boudon</w:t>
+                <w:t xml:space="preserve">Evolution of the geomagnetic field prior to the Matuyama-Brunhes transition: radiometric dating of a 820 ka excursion at La Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-y Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999JB900238⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 151 (2), pp.F6-F10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2002.01841.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03596951v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01570713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute paleointensities recorded during the Brunhes chron at La Guadeloupe Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Paleomagnetic directions and K/Ar dating of 0 to 1 Ma lava flows from La Guadeloupe Island (French West Indies): Implications for time-averaged field models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0031-9201(99)00170-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 105, pp.835-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999JB900238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984381v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03596951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between excursions and paleointensity inferred from abnormal field directions recorded at La Palma around 600 ka</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">Absolute paleointensities recorded during the Brunhes chron at La Guadeloupe Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 120 (4), pp.255-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-9201(99)00170-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00061-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03984325v1</w:t>
+                <w:t xml:space="preserve">hal-03984381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleointensity across the Réunion event in Ethiopia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Link between excursions and paleointensity inferred from abnormal field directions recorded at La Palma around 600 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 170 (1-2), pp.17-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00094-1⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 168 (3-4), pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00061-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984377v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleointensity variations across the last geomagnetic reversal at La Palma, Canary Islands, Spain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Paleointensity across the Réunion event in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Soler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+                <w:t xml:space="preserve">Tesfaye Kidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 104 (B4), pp.7577-7598. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 170 (1-2), pp.17-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/1998jb900099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00094-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984349v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetic directions and K/Ar dating of 0 to 1 Ma lava flows from La Guadeloupe Island (French West Indies): Implications for time-averaged field models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11993,1488 +11993,1634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01570745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic and geochronological identification of the R6union subchron in Ethiopian Afar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V Courtillot</w:t>
+                <w:t xml:space="preserve">Paleointensity variations across the last geomagnetic reversal at La Palma, Canary Islands, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gallet</w:t>
+                <w:t xml:space="preserve">Jacques Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 104 (B5), pp.10405-10419</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 104 (B4), pp.7577-7598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1998jb900099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01570790v1</w:t>
+                <w:t xml:space="preserve">hal-03984349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic and geochronological identification of the Réunion subchron in Ethiopian Afar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Paleomagnetic and geochronological identification of the R6union subchron in Ethiopian Afar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesfaye Kidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 104 (B5), pp.10405-10419. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 104 (B5), pp.10405-10419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991173v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01570790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution and slip history of the Renbu Zedong Thrust, southeastern Tibet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">Paleomagnetic and geochronological identification of the Réunion subchron in Ethiopian Afar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfaye Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marty Grove</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">An Yin</w:t>
+                <w:t xml:space="preserve">Y. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 102 (B2), pp.2659-2679. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/96JB02483⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 104 (B5), pp.10405-10419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999JB900014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03991276v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute paleointensity and magnetomineralogical changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brassart</w:t>
+                <w:t xml:space="preserve">Thermal evolution and slip history of the Renbu Zedong Thrust, southeastern Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marty Grove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mark Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Meur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 101 (B11), pp.25029-25044. </w:t>
+              <w:t xml:space="preserve">, 1997, 102 (B2), pp.2659-2679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/96jb02115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/96JB02483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991315v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On low-degree spherical harmonic models of paleosecular variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 95 (1-2), pp.55-77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0031-9201(95)03115-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic changes across the last reversal recorded in lava flows from La Palma, Canary Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Absolute paleointensity and magnetomineralogical changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 101 (B6), pp.13755-13773. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 101 (B11), pp.25029-25044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/96jb02115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/95jb03740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03991301v1</w:t>
+                <w:t xml:space="preserve">hal-03991315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field dependence on magnetization of laboratory-redeposited deep-sea sediments: First results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Geomagnetic changes across the last reversal recorded in lava flows from La Palma, Canary Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bouldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 101 (B6), pp.13755-13773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/95jb03740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0012-821X(95)00088-T⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03991326v1</w:t>
+                <w:t xml:space="preserve">hal-03991301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confounding influence of magnetic fabric on sedimentary records of a field reversal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Field dependence on magnetization of laboratory-redeposited deep-sea sediments: First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bouldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/374246a0⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 133 (3-4), pp.311-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(95)00088-T⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03991322v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COARSE FRACTION FLUCTUATIONS IN PELAGIC CARBONATE SEDIMENTS FROM THE TROPICAL INDIAN-OCEAN - A 1500-KYR RECORD OF CARBONATE DISSOLUTION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fc Bassinot</w:t>
+                <w:t xml:space="preserve">Confounding influence of magnetic fabric on sedimentary records of a field reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beaufort</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/94PA00860⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 374 (6519), pp.246-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/374246a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460400v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The astronomical theory of climate and the age of the Brunhes-Matuyama magnetic reversal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COARSE FRACTION FLUCTUATIONS IN PELAGIC CARBONATE SEDIMENTS FROM THE TROPICAL INDIAN-OCEAN - A 1500-KYR RECORD OF CARBONATE DISSOLUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fc Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bassinot</w:t>
+                <w:t xml:space="preserve">Ld Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Shackleton</w:t>
+                <w:t xml:space="preserve">F Rostek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0012-821X(94)90244-5⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 9 (4), pp.579-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/94PA00860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323725v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic records of excursions and reversals: possible biases caused by magnetization artefacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The astronomical theory of climate and the age of the Brunhes-Matuyama magnetic reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Shackleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0031-9201(94)90100-7⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 126 (1-3), pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(94)90244-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991335v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paleomagnetic records of excursions and reversals: possible biases caused by magnetization artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 82 (1), pp.27-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0031-9201(94)90100-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multicomponent magnetization in paleomagnetic records of reversals from continental sediments in Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 111 (1), pp.23-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0012-821X(92)90166-S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId440"/>
+      <w:footerReference w:type="default" r:id="rId445"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13542,51 +13688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44B4DFC9"/>
+    <w:nsid w:val="EA539697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13773,51 +13919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-quidelleur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9964-5161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069964114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207002182" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rougeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.292" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Martens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Atlas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107972" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamar&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01767-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pallares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Antoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tchilinguirian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03697015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03469095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Geffray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101236" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Grosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo D. Apaza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01594-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Marques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noronha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228863" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dioh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Gillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derycke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zattin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Witt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103333" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gertisser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strasser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106911" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1346-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02027965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reishi Takashima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nishi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiro Yamanaka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Orihashi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tsujino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2019/0472" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debreil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.12.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10KRBWNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161088v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Perry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Calvert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clynne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1296-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01789521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vereb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25301-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sagna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ndiaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.2749" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745254v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGHT23V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtillot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marsh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013354" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Gillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Kluska" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchilinguirian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324936v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndiaye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kluska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tchilinguirian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.043" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302926v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stab" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003893" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crispi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF5T1KC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003355" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420486v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0970-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991494v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvadaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagreulet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003224" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067336v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zami" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL01105" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839612v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavlov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shatsillo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720471v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labanieh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antolin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schill" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grujic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baule" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Charbonnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680348v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasa Labanieh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.02.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4QSZS1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585560v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moulin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Marsh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008210" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680342v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.09.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD4LMGDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Takashima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiepolo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.03.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q1VJ4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509795v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lewin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Holt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salvany" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouquerel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04651.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545487v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Kravchinsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R Renne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Gladkochub" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549771v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.07.018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZHN2HZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.09.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5J8BGML-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Chenet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005644" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulleau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Pinti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rouchon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.01.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8XRHWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375661v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchilingurian" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Gillot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532179v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311461v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cogn&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Kravchinsky" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03619.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375886v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouchon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiesa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floris" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375674v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lefevre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gu&#233;rin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375923v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268759v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Chenet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Courtillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310966v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chenet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bajpai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.07.011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7501X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311462v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgalan Bayasgalan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lkhagvadorj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03292.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376520v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Chenet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajpai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158356v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Pinti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163534v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Samper" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mollex" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377845v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parize" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-G. Bulot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379897v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filoche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.028" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FX9DZQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600287v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmaleh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Valet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solihin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouquerel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02197.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000773" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600280v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couli&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilder" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02286.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570942v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kidane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lahitte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000645" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Quidelleur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carlut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-y Gillot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Soler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01841.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596951v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900238" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984381v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(99)00170-3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984325v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00061-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984377v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Kidane" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00094-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984349v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brassart" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998jb900099" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570745v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Courtillot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1971.tb03616.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570790v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991173v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900014" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991276v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Grove" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lovera" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Yin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB02483" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56MXFPD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Meur" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96jb02115" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991290v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03115-4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991301v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95jb03740" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991326v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legoff" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouldoire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00088-T" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/374246a0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2QZV3WKH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460400v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fc Bassinot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Labeyrie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rostek" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94PA00860" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22EB01A2194570438CFDB66050305F230A03F9A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323725v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bassinot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vincent" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Shackleton" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90244-5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB5926C96B05C37E8B463FAE557196DBFDCD1F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991335v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(94)90100-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(92)90166-S" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXB5MMC7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-quidelleur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9964-5161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069964114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207002182" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Gourbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012748" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rougeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamar&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01767-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Martens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Atlas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107972" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101534" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118302" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107895" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pallares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Antoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tchilinguirian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104229" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03697015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03469095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Geffray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Grosse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo D. Apaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01594-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Marques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noronha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228863" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dioh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Gillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derycke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zattin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Witt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103333" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00193" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926160v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gertisser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strasser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1346-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02027965v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161165v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reishi Takashima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nishi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiro Yamanaka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Orihashi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tsujino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2019/0472" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968957v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debreil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.12.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10KRBWNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Perry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Calvert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clynne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1296-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01789521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vereb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25301-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sagna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ndiaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.2749" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGHT23V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marsh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013354" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Gillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Kluska" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchilinguirian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndiaye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745249v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kluska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tchilinguirian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.043" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302926v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003893" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crispi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWF5T1KC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003355" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0970-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991494v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvadaro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagreulet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003224" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zami" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405155v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL01105" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavlov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shatsillo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720471v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labanieh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720486v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antolin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schill" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grujic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baule" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693298v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Charbonnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasa Labanieh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.02.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4QSZS1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moulin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Marsh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008210" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.09.007" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD4LMGDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Takashima" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiepolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.03.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q1VJ4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lewin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509777v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Holt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salvany" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouquerel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04651.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Kravchinsky" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R Renne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Gladkochub" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549771v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.07.018" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZHN2HZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463484v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549732v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.09.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5J8BGML-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406544v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Chenet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005644" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulleau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Pinti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rouchon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.01.006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8XRHWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375661v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchilingurian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Gillot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532179v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375886v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouchon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiesa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311461v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cogn&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Kravchinsky" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03619.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lefevre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gu&#233;rin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375923v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268759v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310966v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chenet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bajpai" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.07.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7501X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgalan Bayasgalan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lkhagvadorj" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03292.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376520v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Chenet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajpai" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158295v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Chenet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Courtillot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163534v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Samper" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mollex" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Pinti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377845v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parize" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-G. Bulot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379897v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filoche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257827v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.05.028" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FX9DZQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmaleh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Valet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solihin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouquerel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02197.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000773" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600280v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couli&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilder" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02286.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570942v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kidane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lahitte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000645" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Quidelleur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carlut" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-y Gillot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Soler" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01841.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596951v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900238" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984381v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(99)00170-3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984325v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00061-8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984377v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Kidane" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00094-1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570745v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Courtillot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1971.tb03616.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984349v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brassart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998jb900099" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570790v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991173v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900014" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991276v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Grove" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lovera" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Yin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB02483" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56MXFPD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991290v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(95)03115-4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991315v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Meur" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96jb02115" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMNB237R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991301v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95jb03740" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991326v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legoff" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouldoire" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00088-T" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991322v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/374246a0" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2QZV3WKH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460400v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fc Bassinot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Labeyrie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rostek" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94PA00860" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22EB01A2194570438CFDB66050305F230A03F9A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323725v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bassinot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vincent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Shackleton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90244-5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB5926C96B05C37E8B463FAE557196DBFDCD1F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991335v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(94)90100-7" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013163v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(92)90166-S" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXB5MMC7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>