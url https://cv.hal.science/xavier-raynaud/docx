--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -354,295 +354,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions among nutrients govern the global grassland biomass-precipitation relationship</w:t>
+                <w:t xml:space="preserve">Carbon and nitrogen stocks and distributions associated with different vegetation covers and soil profiles in Abisko, northern Sweden.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Fay</w:t>
+                <w:t xml:space="preserve">Hugo Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureano Gherardi</w:t>
+                <w:t xml:space="preserve">Yannick Agnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Yahdjian</w:t>
+                <w:t xml:space="preserve">Alienor Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Adler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bakker</w:t>
+                <w:t xml:space="preserve">Maryse Rouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.24107481221of9⟩</w:t>
+              <w:t xml:space="preserve">Arctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/as-2023-0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279335v1</w:t>
+                <w:t xml:space="preserve">hal-04724449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and nitrogen stocks and distributions associated with different vegetation covers and soil profiles in Abisko, northern Sweden.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions among nutrients govern the global grassland biomass-precipitation relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Potier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Raynaud</w:t>
+                <w:t xml:space="preserve">Laureano Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Agnan</w:t>
+                <w:t xml:space="preserve">Laura Yahdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alienor Allain</w:t>
+                <w:t xml:space="preserve">Peter Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Rouelle</w:t>
+                <w:t xml:space="preserve">Jonathan Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/as-2023-0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.24107481221of9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724449v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forb diversity globally is harmed by nutrient enrichment but can be rescued by large mammalian herbivory</w:t>
               </w:r>
@@ -1158,295 +1158,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nothing lasts forever: Dominant species decline under rapid environmental change in global grasslands</w:t>
+                <w:t xml:space="preserve">Clarifying the effect of biodiversity on productivity in natural ecosystems with longitudinal data and methods for causal inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A Wilfahrt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric W Seabloom</w:t>
+                <w:t xml:space="preserve">Laura Dee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D Bakker</w:t>
+                <w:t xml:space="preserve">Paul Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lori Biederman</w:t>
+                <w:t xml:space="preserve">Christopher Severen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel N Bugalho</w:t>
+                <w:t xml:space="preserve">Kaitlin Kimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Borer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14198⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-37194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216222v1</w:t>
+                <w:t xml:space="preserve">hal-04091711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarifying the effect of biodiversity on productivity in natural ecosystems with longitudinal data and methods for causal inference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nothing lasts forever: Dominant species decline under rapid environmental change in global grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ferraro</w:t>
+                <w:t xml:space="preserve">Peter A Wilfahrt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Severen</w:t>
+                <w:t xml:space="preserve">Jonathan D Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaitlin Kimmel</w:t>
+                <w:t xml:space="preserve">Lori Biederman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Borer</w:t>
+                <w:t xml:space="preserve">Miguel N Bugalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.2607. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 111 (11), pp.2472-2482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-37194-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091711v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient addition drives declines in grassland species richness primarily via enhanced species loss</w:t>
               </w:r>
@@ -1605,51 +1605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Boughton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1828,295 +1828,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of nutrient addition on soil carbon and nitrogen stoichiometry and stability in globally-distributed grasslands</w:t>
+                <w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine S. Rocci</w:t>
+                <w:t xml:space="preserve">Bruno Mbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaydee S. Barker</w:t>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric W. Seabloom</w:t>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth T. Borer</w:t>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah E. Hobbie</w:t>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 159 (3), pp.353-370. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.e13144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-022-00932-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784916v1</w:t>
+                <w:t xml:space="preserve">hal-03365963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t>
+                <w:t xml:space="preserve">Impacts of nutrient addition on soil carbon and nitrogen stoichiometry and stability in globally-distributed grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mbé</w:t>
+                <w:t xml:space="preserve">Katherine S. Rocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Monga</w:t>
+                <w:t xml:space="preserve">Kaydee S. Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pot</w:t>
+                <w:t xml:space="preserve">Eric W. Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfred Otten</w:t>
+                <w:t xml:space="preserve">Elizabeth T. Borer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+                <w:t xml:space="preserve">Sarah E. Hobbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73, pp.e13144. </w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159 (3), pp.353-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.13144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10533-022-00932-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365963v1</w:t>
+                <w:t xml:space="preserve">hal-03784916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilized graminoids intensify negative drought effects on grassland productivity</w:t>
               </w:r>
@@ -2230,321 +2230,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the biomass allocation of tree resprout in a fire-prone savanna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">Spatial heterogeneity in nitrification and soil exploration by trees favour source–sink dynamics in a humid savanna: A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Konaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boudsocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109527⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.976-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216950v1</w:t>
+                <w:t xml:space="preserve">hal-03216965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity in nitrification and soil exploration by trees favour source–sink dynamics in a humid savanna: A modelling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Boudsocq</w:t>
+                <w:t xml:space="preserve">Modeling the biomass allocation of tree resprout in a fire-prone savanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Jean-Philippe Akpoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (4), pp.976-988. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 448, pp.109527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216965v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topsoil characteristics of forests and lawns along an urban–rural gradient in the Paris region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2673,51 +2673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Biederman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (12), pp.2713-2725. </w:t>
@@ -2807,51 +2807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 153, pp.108103. </w:t>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Kraepiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Brigitte N'Dri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4508,51 +4508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling facilitation or competition within a root system: importance of the overlap of root depletion and accumulation zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri de Parseval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,51 +4638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctionality is affected by interactions between green roof plant species, substrate depth, and substrate type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dusza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Kraepiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4759,51 +4759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of nutrient acquisition: when space matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bornhofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4915,51 +4915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri de Parseval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5404,51 +5404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive G. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 122 (4), pp.591-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6844,51 +6844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Boughton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie écologique des écosystèmes urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7076,51 +7076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and ecological functioning of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7201,51 +7201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et fonctionnement écologique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8652,51 +8652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D84575F"/>
+    <w:nsid w:val="87F8E553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8883,51 +8883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-raynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9065-2867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088526690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2381-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480279v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Maestrali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen A Schweizer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106771" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Gherardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Yahdjian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bakker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.24107481221of9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Potier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Allain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2023-0049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A Nelson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren L Sullivan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika I Hersch-Green" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Seabloom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T Borer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07882-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iry Andrianjara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabassa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hansart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Morton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Arnillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Biedermann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars A Brudvig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002927" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Konar&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Fulgence Koffi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Lata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Wilfahrt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Bakker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Biederman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel N Bugalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14198" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferraro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Severen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Kimmel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Borer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37194-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Muehleisen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Watkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Altmire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ashley Shaw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelon Case" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Garbowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boughton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ebeling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishma Amarsy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trystram" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monteil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S. Rocci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaydee S. Barker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Seabloom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T. Borer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Hobbie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-022-00932-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van Sundert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arfin Khan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Bharath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Buckley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caldeira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15583" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Philippe Akpou&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109527" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13762" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12640" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajana Radujkovi&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verbruggen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seabloom" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13894" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gutti&#232;res" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blottiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081129" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schmidt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0249" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dusza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103559" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zaninotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gendreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6794" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895834v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaa022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02388740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00365-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharaniya Srikanthasamy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Brigitte N'Dri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.11.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TMG8V5Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lata" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dusza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carmignac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoeck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Eickhorst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.12.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N29LJ51D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Moutalab Fofana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Vincent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12426" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Parseval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3321-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2691" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458157v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bornhofen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12494" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02726" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13345" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087217" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive G. Jones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20283.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567154v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo S. Ruamps" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pouteau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12078" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudsocq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niboyet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Raynaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loeuille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/665997" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047775v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Benest" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01793.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00433084v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FK8S7Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guenet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01234.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDD84BC234FE57C424005CB2B7B27B6D85D95EC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00167407v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523951" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christiophe Lata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-9003-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0Z4CCLJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138207v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.03.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21NH7534-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139318v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Degrange" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0269-8463.2004.00880.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J.M.N.L. Felde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Zeller-Plumhoff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484065v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823713v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458684v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823723v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490367v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Della Della Noce" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fspma.2016.7818287" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628866v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396729v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-raynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9065-2867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088526690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2381-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480279v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Maestrali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen A Schweizer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106771" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2023-0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Gherardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Yahdjian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bakker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.24107481221of9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A Nelson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren L Sullivan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika I Hersch-Green" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Seabloom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T Borer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07882-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iry Andrianjara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabassa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hansart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Morton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Arnillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Biedermann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars A Brudvig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002927" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Konar&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Fulgence Koffi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Lata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferraro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Severen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Kimmel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Borer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37194-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Wilfahrt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Bakker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Biederman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel N Bugalho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14198" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Muehleisen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Watkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Altmire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ashley Shaw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelon Case" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Garbowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boughton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ebeling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishma Amarsy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trystram" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monteil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S. Rocci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaydee S. Barker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Seabloom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T. Borer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Hobbie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-022-00932-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van Sundert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arfin Khan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Bharath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Buckley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caldeira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15583" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13762" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Philippe Akpou&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109527" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12640" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajana Radujkovi&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verbruggen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seabloom" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13894" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gutti&#232;res" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blottiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081129" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schmidt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0249" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dusza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103559" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zaninotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gendreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6794" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895834v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaa022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02388740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00365-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharaniya Srikanthasamy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Brigitte N'Dri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.11.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TMG8V5Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lata" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dusza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carmignac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoeck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Eickhorst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.12.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N29LJ51D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Moutalab Fofana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Vincent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12426" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Parseval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3321-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2691" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458157v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bornhofen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12494" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02726" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13345" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087217" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive G. Jones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20283.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567154v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo S. Ruamps" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pouteau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12078" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudsocq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niboyet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Raynaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loeuille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/665997" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047775v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Benest" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01793.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00433084v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FK8S7Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guenet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01234.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDD84BC234FE57C424005CB2B7B27B6D85D95EC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00167407v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523951" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christiophe Lata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-9003-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0Z4CCLJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138207v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.03.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21NH7534-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139318v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Degrange" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0269-8463.2004.00880.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J.M.N.L. Felde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Zeller-Plumhoff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484065v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823713v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458684v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823723v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490367v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Della Della Noce" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fspma.2016.7818287" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628866v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396729v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>