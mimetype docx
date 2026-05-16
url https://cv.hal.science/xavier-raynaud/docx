--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,8597 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8546 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Raynaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9065-2867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088526690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=zHMlg0YAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2381-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is the carbon use efficiency of microbial communities distributed within the soil pore network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Maestrali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen A Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106771. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions among nutrients govern the global grassland biomass-precipitation relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureano Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Yahdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (15), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.24107481221of9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen stocks and distributions associated with different vegetation covers and soil profiles in Abisko, northern Sweden.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/as-2023-0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forb diversity globally is harmed by nutrient enrichment but can be rescued by large mammalian herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca A Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren L Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika I Hersch-Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric W Seabloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth T Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.444. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-07882-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of stress indicators in Tilia cordata Mill. as early and long-term stress markers for water availability and trace element contamination in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iry Andrianjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.111296. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome size influences plant growth and biodiversity responses to nutrient fertilization in diverse grassland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberto Arnillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Biedermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth T Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars A Brudvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (12), pp.e3002927. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity of nitrification contributes to tree–grass coexistence in West African savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Konaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Fulgence Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (1), pp.86-97. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing lasts forever: Dominant species decline under rapid environmental change in global grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A Wilfahrt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric W Seabloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Biederman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel N Bugalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 111 (11), pp.2472-2482. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the effect of biodiversity on productivity in natural ecosystems with longitudinal data and methods for causal inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaitlin Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2607. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37194-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient addition drives declines in grassland species richness primarily via enhanced species loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Muehleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Watkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Altmire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ashley Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelon Case</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (3), pp.552-563. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient enrichment alters seasonal β ‐diversity in global grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Garbowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Boughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of hospital- and community-acquired bloodstream infections due to Streptococcus pneumoniae and Streptococcus pyogenes during the first year of the COVID-19 pandemic: A time-series analysis in Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishma Amarsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (4), pp.475-477. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.e13144. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of nutrient addition on soil carbon and nitrogen stoichiometry and stability in globally-distributed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine S. Rocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaydee S. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric W. Seabloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth T. Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E. Hobbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159 (3), pp.353-370. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-022-00932-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilized graminoids intensify negative drought effects on grassland productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin van Sundert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Arfin Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Bharath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in nitrification and soil exploration by trees favour source–sink dynamics in a humid savanna: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Konaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (4), pp.976-988. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the biomass allocation of tree resprout in a fire-prone savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouadio Jean-Philippe Akpoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 448, pp.109527. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil characteristics of forests and lawns along an urban–rural gradient in the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.749-761. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil properties as key predictors of global grassland production: Have we overlooked micronutrients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dajana Radujković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seabloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Biederman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (12), pp.2713-2725. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and soil management effects on carbon fluxes and priming effect intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guttières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.108103. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of environmental and culture-derived bacterial communities through 16S metabarcoding: A powerful tool to assess media selectivity and detect rare taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1129. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground competition alters attractiveness of an insect-pollinated plant to pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Motard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), plaa022. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecology of heterogeneity: soil bacterial communities and C dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375 (1798), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-pollinator interactions on green roofs are mediated by substrate characteristics and plant community composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dusza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kraepiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carmignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.103559. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2020.103559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broader phenology of pollinator activity and higher plant reproductive success in an urban habitat compared to a rural one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zaninotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kraepiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Motard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 00, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Mineral Nitrogen Partitioning on Tree–Grass Coexistence in West African Savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Konaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.1676-1690. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00365-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of grasses and trees on microbial N-cycling in an African humid savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharaniya Srikanthasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Brigitte N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gervaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.153-163. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of substrate properties in the provision of multifunctional green roof ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dusza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carmignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.464-468. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing patterns: spatial analysis of observed microbial colonization on root surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Eickhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2018.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the effects of plant species diversity and aboveground litter input on soil bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dajoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 317, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does competition with wind-pollinated species alter Echium plantagineum's attractiveness to a common pollinator Bombus terrestris?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Motard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moutalab Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (5), pp.617-628. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling facilitation or competition within a root system: importance of the overlap of root depletion and accumulation zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 419 (1-2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3321-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element concentrations along a gradient of urban pressure in forest and lawn soils of the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.938-948. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality is affected by interactions between green roof plant species, substrate depth, and substrate type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dusza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kraepiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.2357- 2369. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of nutrient acquisition: when space matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bornhofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2), pp.283-294. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore less to control more: why and when should plants limit the horizontal exploration of soil by their roots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (8), pp.1110-1120. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition with wind-pollinated plant species alters floral traits of insect-pollinated plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Motard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dajoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.13345. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of soil meso- and macropores topology on the biodegradation of a soluble carbon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure E. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01170155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Ecology of Bacteria at the Microscale in Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0087217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem engineering, environmental decay and environmental states of landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 122 (4), pp.591-600. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20283.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of soil organic C mineralisation at the pore scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo S. Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (1), pp.26--35. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6941.12078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant preference for ammonium versus nitrate : a neglected determinant of ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Niboyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180 (1), pp.60-69. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/665997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter inputs and plant interactions affect nectar sugar content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (3), pp.828-837. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2011.01793.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative priming effect on mineralization in a soil free of vegetation for 80 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abbadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (3), pp.384-391. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01234.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Properties are Key Determinants for the Development of Exudate Gradients in a Rhizosphere Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (2), pp.211-219. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00433084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants may alter competition by modifying nutrient bioavailability in rhizosphere: a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1), pp.44-58. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/523951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00167407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial loop and nutrient uptake by plants: a test using a coupled C:N model of plant–microbial interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christiophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 287, pp.95-116. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-006-9003-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00138204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry of belowground competition in a spatially explicit model of nutrient competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 189, pp.447-453. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00138207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass populations control nitrification in savanna soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Degrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.605-611. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0269-8463.2004.00880.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00139318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil characteristics play a key role in modeling nutrient competition in plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (8), pp.2200-2214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpectedly dense colonization of soil pore space by microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Schlüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent J.M.N.L. Felde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Zeller-Plumhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-annual temperature variability and nutrient enrichment drive seasonal β-diversity in global grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Garbowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Boughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique des écosystèmes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-7592-4132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and ecological functioning of soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z. Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a key component of the critical zone 6: Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et fonctionnement écologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au cœur de la zone critique : Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting behaviors and dynamics of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight on environmental genomics, the high-throughput sequencing revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et prédiction du fonctionnement et de la dynamique des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique environnemetale : la révolution du séquençage à haut débit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XII Des données haut-débit à la modélisation des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.83-89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for microbial habitats in modeling soil organic matter dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the inter-individual variability of single-stemmed plant development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Della Della Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fspma.2016.7818287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for microbial habitats in modelling soil organic matter dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOMmic Conference, Microbial contribution and impact on soil organic matter structure and genesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon dynamics in unsaturated soil pore space or how diffusion regulates decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Media Process Modelling Workshop: 3D Imaging and Applications in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Abertay. GBR., Oct 2013, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and mineralisation rate of soil organic matter at the pore scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organic Matter Stabilization conference, SOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Monte Verita, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling organic matter decomposition in heterogeneous soil structure at microbial habitats scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisme et compétition dans la rhizosphère : modélisation des interactions entre les plantes et les microorganismes du sol à l'aide d'un modèle semi-mécaniste, couplé carbone/azote.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutualisme et compétition dans la rhizosphère : modélisation des interactions entre les plantes et les microorganismes du sol à l'aide d'un modèle semi-mécaniste, couplé carbone/azote.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France. 2C5 p. 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8652,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87F8E553"/>
+    <w:nsid w:val="405E75CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8883,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-raynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9065-2867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088526690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2381-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480279v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Maestrali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen A Schweizer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106771" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2023-0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Gherardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Yahdjian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bakker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.24107481221of9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A Nelson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren L Sullivan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika I Hersch-Green" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Seabloom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T Borer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07882-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iry Andrianjara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabassa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hansart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Morton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Arnillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Biedermann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars A Brudvig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002927" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Konar&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Fulgence Koffi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Lata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferraro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Severen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Kimmel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Borer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37194-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Wilfahrt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Bakker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Biederman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel N Bugalho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14198" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Muehleisen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Watkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Altmire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ashley Shaw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelon Case" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Garbowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boughton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ebeling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishma Amarsy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trystram" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monteil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S. Rocci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaydee S. Barker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Seabloom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T. Borer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Hobbie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-022-00932-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van Sundert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arfin Khan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Bharath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Buckley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caldeira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15583" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13762" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Philippe Akpou&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109527" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12640" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajana Radujkovi&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verbruggen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seabloom" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13894" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gutti&#232;res" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blottiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081129" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schmidt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0249" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dusza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103559" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zaninotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gendreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6794" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895834v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaa022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02388740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00365-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharaniya Srikanthasamy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Brigitte N'Dri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.11.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TMG8V5Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lata" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dusza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carmignac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoeck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Eickhorst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.12.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N29LJ51D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Moutalab Fofana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Vincent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12426" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Parseval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3321-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2691" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458157v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bornhofen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12494" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02726" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13345" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087217" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive G. Jones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20283.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567154v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo S. Ruamps" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pouteau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12078" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudsocq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niboyet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Raynaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loeuille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/665997" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047775v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Benest" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01793.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00433084v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FK8S7Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guenet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01234.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDD84BC234FE57C424005CB2B7B27B6D85D95EC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00167407v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523951" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christiophe Lata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-9003-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0Z4CCLJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138207v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.03.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21NH7534-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139318v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Degrange" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0269-8463.2004.00880.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J.M.N.L. Felde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Zeller-Plumhoff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484065v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823713v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458684v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823723v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490367v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Della Della Noce" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fspma.2016.7818287" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628866v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396729v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-raynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9065-2867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088526690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zHMlg0YAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2381-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Maestrali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen A Schweizer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Gherardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Yahdjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bakker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.24107481221of9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Potier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Allain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2023-0049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A Nelson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren L Sullivan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika I Hersch-Green" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Seabloom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T Borer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07882-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iry Andrianjara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabassa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hansart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Morton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Arnillas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Biedermann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars A Brudvig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002927" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Konar&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Fulgence Koffi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Lata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14220" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Wilfahrt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Bakker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Biederman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel N Bugalho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14198" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferraro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Severen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Kimmel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Borer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37194-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Muehleisen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Watkins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Altmire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ashley Shaw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelon Case" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Garbowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boughton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ebeling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14182" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishma Amarsy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trystram" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monteil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.09.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S. Rocci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaydee S. Barker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Seabloom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T. Borer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Hobbie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-022-00932-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van Sundert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arfin Khan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Bharath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Buckley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caldeira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15583" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216965v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13762" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jean-Philippe Akpou&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109527" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12640" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajana Radujkovi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verbruggen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seabloom" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13894" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086435v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gutti&#232;res" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108103" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blottiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081129" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaa022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schmidt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0249" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dusza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103559" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zaninotto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gendreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6794" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02388740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00365-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharaniya Srikanthasamy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Brigitte N'Dri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.11.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TMG8V5Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lata" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dusza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carmignac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoeck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Eickhorst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00061" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.12.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N29LJ51D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Moutalab Fofana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12426" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593507v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Parseval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3321-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.111" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489469v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2691" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458157v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bornhofen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12494" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233724v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02726" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252483v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087217" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive G. Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20283.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567154v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo S. Ruamps" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pouteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12078" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569678v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudsocq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niboyet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Raynaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loeuille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/665997" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047775v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Benest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01793.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458221v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guenet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01234.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDD84BC234FE57C424005CB2B7B27B6D85D95EC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00433084v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FK8S7Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00167407v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523951" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138204v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christiophe Lata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-9003-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0Z4CCLJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138207v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.03.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21NH7534-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139318v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Degrange" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0269-8463.2004.00880.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138205v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279328v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J.M.N.L. Felde" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Zeller-Plumhoff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018930v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484065v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823713v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458684v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823723v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777358v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176570v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490367v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Della Della Noce" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fspma.2016.7818287" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628866v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396729v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>