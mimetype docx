--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Reboud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federate cross-disciplinary work on the effects of pesticides on all aspects of health (human, animal, environmental)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105_GB, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards approaches that respect human health and ecosystems in agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Arizachacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art09-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préventif, curatif et durabilité : repenser l'équilibre global en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allier agriculture et environnement pour tracer la voie de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 72 NF « Quelle agriculture pour après-demain ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce pesticide contesté explose en Lorraine et Franche-Comté : pourquoi le prosulfocarbe préoccupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédérer des travaux transversaux sur les effets des pesticides sur toutes les dimensions de la santé (humaine, animale, végétale, environnementale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Duplomb, « un recul » et un « nivellement par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des approches respectueuses de la santé humaine et des écosystèmes dans les pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Arizachacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105, pp.99-107. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement présente son plan pour réduire les pesticides en agriculture : où en est la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives to stopping neonicotinoids: shedding light on the debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle de Tarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’une sortie du glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du potager permacole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.68-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French low-input winegrowing demonstration farms: a dataset of their operations traceability and sustainability performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.110415. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néonicotinoïdes, et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site INRAe - Toutes les Actualités, les centres INRAE Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of levers that can be mobilised at regional level to reduce the use and impact of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 GB, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots désherbants permettent-ils de réduire de 70 à 80% l'utilisation de pesticides, comme l'affirme la ministre de l'Agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franceinfo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Ecophyto sur les pesticides : on vous explique le Nodu, l'indicateur qui divise agriculteurs et écologistes, que le gouvernement remplace par le HRI-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lemeneec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franceinfo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de leviers mobilisables à l’échelle d’un territoire pour réduire l’utilisation et les impacts des produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : pourquoi a-t-on du mal à s’en passer ? ID l'info durable # Tous acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porret Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ID l'info Durabel #TousActeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le S-métolachlore, pesticide en passe d'être interdit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières Nouvelles d'Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à l'arrêt des néonicotinoïdes : éclairage du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate Le vivant plus bas que terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture numérique plus vertueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : les réactions après la prolongation de son autorisation par la Commission européenne. 16 novembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ID l'info durable # Tous acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la France reste accro au glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Moullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bicarbonate de soude, bientôt plus dangereux que les pesticides chimiques, selon l’Union européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mullineaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert le média qui annonce la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : les agriculteurs disent ne pas pouvoir s’en passer, mais où en sont les alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences naturelles de l'Ouest de la France. Nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 alternatives aux pesticides pour une agriculture plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Meunier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOWU Groupe France TV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le S-métolachlore, l'un des herbicides les plus utilisés en France, bientôt interdit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Clayet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the green architecture of the 2023–2027 common agricultural policy could have been greener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.1327-1338. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-023-01861-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie du glyphosate. Pourquoi ça coince ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1270, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture as a new paradigm for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), 24 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00742-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six chantiers prioritaires pour l’avenir de l’agriculture française, reprise de l'article de &amp;quot;The Conversation&amp;quot; du 24 février 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 minutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En agriculture il ne faut plus courir après les derniers quintaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berkovicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le choix de l’agroécologie n’est pas une option mais une obligation » &amp;quot;Choosing agroecology is not an option but an obligation, says researcher&amp;quot;. Traduit également en allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Struna,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euractiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six chantiers prioritaires pour l’avenir de l’agriculture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des phytosanitaires : comment valoriser les bons résultats des fermes Dephy, Article rédigé à partir de la table ronde du colloque national Dephy 2 février 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrégat, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu-Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alternatives au glyphosate pour éliminer les adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer et valoriser les efforts en faveur de la réduction des phytos. Article rédigé à partir de la table ronde du colloque national Dephy 2 février 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyomard, Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre-net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner politiques agricoles et alimentaires pour répondre aux défis du Pacte vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.265-277. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier. Innovation : transformer l’essai sur le terrain (15es rencontres Agrodistribution)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Clomenil,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richardot, Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrodistribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The micro-economic impacts of a ban on glyphosate and its replacement with mechanical weeding in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lozano Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, 9 p. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2021.105778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête. Le grand hamster d'Alsace, à la pointe des PSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logvenoff, Ivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgraPresse hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3797, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pest monitoring networks using a simulation-based approach to contribute to pesticide reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2021.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour atteindre les objectifs du plan Ecophyto. Article rédigé à partir de la table ronde du colloque national Dephy 2 février 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrégat, Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revanche des coquelicots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aujourd'hui en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7156, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oui, la betterave peut se passer de néonicotinoïdes. Interview publiée sur le site de Science et Avenir 19 octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which traits make weeds more successful in maize crops? Insights from a three-decade monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants9010040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones, intelligence artificielle… quand le numérique s’immisce dans les champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leussier, Héloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reporterre (on line)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement phytosanitaire et rentabilité : la protection fongicide sous influence psychologique. Des chercheurs de l’Inrae confirment la pertinence économique de la protection fongicide mais mettent en évidence l’influence du ressenti face aux risques de pertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudart,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Grandes Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du dossier spécial agroéquipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu'DGER Le Mensuel de la Direction Générale de L'enseignement et de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides : les alternatives existent, mais les acteurs sont-ils prêts à se remettre en cause ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agriculteurs rémunérés pour services rendus à l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nouyrigat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Oise Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides : la France peut-elle en sortir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nouyrigat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate Use in the European Agricultural Sector and a Framework for Its Further Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Kudsk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Ulber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (14), 22p. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12145682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perturbateurs endocriniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pelotier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Denier-Pasquier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Urtizberea,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Oise Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre agriculture et biodiversité : ce qui a bougé sur le plan de la société, des idées, de la réflexion entre 2008 et 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7iefc5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique agricole doit encore faire sa révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 janvier 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie des pesticides: l’agriculture face à sa nécessaire révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique agricole doit encore faire sa révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 janvier 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les pesticides, il faut aussi des agriculteurs dans les champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-tech agriculture: farmers risk being ‘locked in’ to unsustainable practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 mars 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de l’insecticide chlorpyrifos, les alternatives sont déjà là</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures : des recherches pour des agricultures diverses et/ou une question pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (10/2018), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/UCAZOJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : comment sortir de l’impasse ? L’expertise d’un chercheur agronome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs vertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valeurs Vertes. Agriculture n°153, 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Science et Société : Glyphosate. Mais comment s'en passer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Scellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1205, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids for parasitic weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haustorium Parasitic Plants Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroécologie, une discipline aux confins de la science et du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.S64-S71. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design trait-based analyses of community assembly mechanisms: insights and guidelines from a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.29-44. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2017.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.842. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which traits allow weed species to persist in grass margin strips ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (3), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/wsc.2016.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.123-147. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broomrape weeds. Underground mechanisms of parasitism and associated strategies for their control: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 23p. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Withdrawal of maize protection by herbicides and insecticides increases mycotoxins contamination near maximum thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.43. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0376-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology and conservation of weed diversity in agricultural lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (4), pp.351-354. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2016.1236290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of fatty acids content, global antioxidant activity and energy value of weed seeds from agricultural fields in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (1), pp.78-95. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/wre.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and regional changes in taxonomic and functional diversity of arable weed communities in Burgundy (France) between the 1970s and the 2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (4), pp.359-371. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2016.1234410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Landuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Macfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed flora shifts and specialisation in winter oilseed rape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (5), pp.514-524. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/wre.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agroécologie biodiverse : enjeux et principaux concepts mobilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malezieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (mars 2015), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tnag-j558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hivers doux profitent aux adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Grandes Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 296, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie qu’est-ce que c’est : une mode, une pratique, une science, un mouvement social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroenvironnement infos. Lettre des acteurs de l'agroenvironnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of weeds in the soil seed bank: a hidden markov model to estimate life history traits from standing plant time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore du blé d’hiver, les facteurs qui influencent sa composition et sa diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 679, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore du blé d'hiver. Quarante ans d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Julien Jérôme J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 678, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovigilance flore adventice le point dans trois bassins de production de colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 664, pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 669, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous disent les réseaux d'observatoires sur les réactions de la flore adventice aux évolutions des pratiques agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.127-140. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qfyd-ef31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les OGM ont perdu la guerre contre les mauvaises herbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Miserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-random distribution of weed species abundance in arable fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (4), pp.383-389. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2012.00920.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the traits of Phelipanche ramosa (L.) Pomel that contribute to the success of its biological cycle on its host Brassica napus L.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 207 (7), pp.512--521. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2012.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sown grass strips harbour high weed diversity but decrease weed richness in adjacent crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2011.00892.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of sown grass strips on the spatial distribution of weed species in adjacent boundaries and arable fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 155, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ fears and agro-economic evaluation of sown grass strips in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.463-473. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of farming practices and landscape context on the weed flora of sown grass strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using linked markers to estimate the genetic age of a volunteer population: a theoretical and empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haya-Anna Tsitrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specialist-generalist classification of the arable flora and its response to changes in agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (20), 11 p. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6785-10-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of farming practices and landscape context on the weed flora of sown grass strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (4), pp.595-602. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skill and style to model the evolution of resistance to pesticides and drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergot dépasse le seigle cet ancien compagnon de l'homme ressort les griffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 633, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fléaux des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arable weed decline in Northern France: crop edges as refugia for weed conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 142 (1), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2008.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional analysis of large-scale temporal shifts from 1970 to 2000 in weed assemblages of sunflower crops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.05284.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting for weed resistance: herbicide rotation and mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh J. Beckie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.363-370. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1614/WT-09-008.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling binary mixtures of herbicides in populations resistant to one of the components: evaluation for resistance management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (2), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and management factors determining weed species composition and diversity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa R. Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (1-2), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of post-dispersal weed seed predation according to weed species, space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue XXI, pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage raisonné des herbicides : analyse des pratiques en blé d'hiver de 2004 à 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/9fdm-3k06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaying weed adaptation to herbicide by environmental heterogeneity: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (1), pp.16-29. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la flore adventice des champs cultivés au cours des dernières décennies : vers la sélection de groupes d'espèces répondant aux systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8fzc-1d53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of the genetic background on herbicide resistance fitness cost and its associated dominance in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (6), pp.499-506. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2008.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlamydomonas reinhardtii as a model system for pro-active herbicide resistance evolution research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Powles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (2), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00787.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la composition des communautés adventices des cultures de colza sous l'influence des systèmes de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.130-138. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2007.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Biovigilance flore en grandes culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 610 (12), pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of atrazine tolerance in a natural soil assemblage of microalgae reared in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertad Garcia-Villada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66 (1), pp.102-106. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2005.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide resistance dynamics in a spatially heterogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (3), pp.335-341. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2005.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a large-scale population structure among accessions of Arabidopsis thaliana. Possible causes and consequences for the distribution of linkage disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather H. Mckhann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (6), pp.1507-1517. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02865.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of the three high-throughput SNP genotyping methods, the GOOD assay, Amplifluor and TaqMan, in diploid and polyploid plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Giancola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather H. Mckhann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112 (6), pp.1115-1124. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-006-0213-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvaises herbes du maïs: 25 ans d'évolution dans les grandes régions de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Bombarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 320 (2), pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building of an experimental cline with Arabidopsis thaliana to estimate herbicide fitness cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Giancola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173 (2), pp.1023-1031. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.104.036541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore adventice du tournesol. Quelle évolution en trente ans ? Quelles caractéristiques favorisent la capacité d'infestation des cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Bombarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 596 (9), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the cost of herbicise resistance expressed in the Breakdown of the relationship between caracters? A case study using synthetic-auxin-resistant Arabidopsis thaliana mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistatic interactions among herbicide resistances in Arabidopsis thaliana : the fitness cost of multiresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Giancola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 171 (3), pp.1277-1288. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.105.043224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigenerational versus single generation studies to estimate herbicide resistance fitness cost in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (10), pp.2264-2269. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0014-3820.2005.tb00934.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominance of the herbicide resistance cost in several Arabidopsis thaliana mutant lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 166, pp.449-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency transmission of a plastid-encoded trait in Setaria italica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.315-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested core collections maximizing genetic diversity in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Mckhann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38, pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested core collections maximizing genetic diversity in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Mckhann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38, pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mauvaises herbes les plus communes : des témoins des changements en zone de grande culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lonchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bombarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Mjyiad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 564, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on a gap on gene flow between otherwise adjacent transgenic Brassica napus crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 106, pp.1048-1058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a gap on gene flow between otherwise adjacent transgenic Brassica napus crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 106, pp.1048-1058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Chlamydomonas reinhardtii to herbicides : Negative relationship between toxicity and water solubility across several herbicide families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 69, pp.554-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Chlamydomonas reinhardtii to herbicides : negative relationship between toxicity and water solubility across several herbicide families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 69, pp.554-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA polymorphism at the FRIGIDA gene in Arabidopsis thaliana : extensive nonsynonymous variation is consistent with local selection for flowering time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (8), pp.1261-1271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts agro-environnementaux de la mise en culture de variétés de colza transgéniques tolérantes à des herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (5), pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné : implications en biologie de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cuguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (1), pp.S15-S28. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-30-S1-S15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné: implications en biologie de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cuguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S15-S28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-mediated gene flow in an autogamous crop: Foxtail millet (Setaria italica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 116, pp.579-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evolution in Chlamydomonas III. Evolution of specialist and generalist types in environments that vary space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.507-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evolution in Chlamydomonas II.Genetic variation in strongly contrated environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.498-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary dynamics of selfish replicators: a two-level selection model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 185, pp.401-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to determine the mean pollen dispersal of individual plants growing within a large pollen source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Gouyou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93, pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are organelles uniparentally inherited ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 259, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of four new strains of Chlamydomonas reinhardtii (Chlorophyta) from soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zeyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Sharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30, pp.770-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organelle inheritance in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zeyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 72, pp.132-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide, des jardins contaminés : le Prosulfocarbe. Interview France TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche & Innovation : livret du colloque de restitution finale : &amp;quot;les approches globales pour limiter le recours aux produits phytopharmaceutiques et durabilité des systèmes de production agricole alternatifs limitant ou évitant le recours aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'exploitation face à la mécanisation et l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'environnement, radio RFI, 20/08/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreane Meslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : livret du Carrefour de l'innovation INRAE : &amp;quot;Produits phytopharmaceutiques, santé humaine et des écosystèmes : des expositions aux impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : livret du colloque &amp;quot;Partage du risque sur la chaîne de valeur :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosulfocarbe : cet herbicide méconnu pollue les jardins bios et cours d’écoles. Hors-Série « Enquête Prosulfocarbe : enquête sur un scandale en puissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du potentiel d’innovation des projets Ecophyto : 58 cas d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j0g6-4c66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du potentiel d’innovation des projets Ecophyto : 44 cas d’études ouverts à la reprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hkt0-6298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche & Innovation : Produits phytopharmaceutiques et santé globale : quelles avancées des recherches menées dans les projets Ecophyto Recherche & Innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sulmon-Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo Youtube &amp;quot;3 chantiers majeurs pour aller plus loin en agroécologie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'animation Ecophyto maturation : livret des projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mag de la robotique Episode 5-V2 (vidéo Ligeria Production / viméo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéos Youtube &amp;quot;Prophylaxie, jusqu’où peut-on aller ?&amp;quot; Séminaire Parsada 18 octobre 2024. Rediffusion de la matinée et de l'après-midi. Organisé par l’ACTA et l’INRAE, avec le soutien du MASAF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l'utilisation des pesticides sans nuire au rendement ? C'est le défi d'une ferme expérimentale installée à Dijon en Côte-d'Or. Depuis 2018, l'Institut de recherche agronomique y teste des techniques de production alternatives, blé, colza, moutarde. Reportage Mathilde Gracia. France 3 Picardie le 26 février 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : livret du Carrefour de l'innovation INRAE &amp;quot;Leviers territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place du réseau DEPHY dans les politiques publiques de réduction de l'utilisation des produits phytosanitaires (Episode #18)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : synthèse du Carrefour de l'innovation INRAE &amp;quot;Leviers territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fresu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on faire pour arrêter le glyphosate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Gallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : pourquoi la Commission européenne propose de prolonger son autorisation dix ans de plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Trottmann,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : livret du colloque Une seule santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : Synthèse des échanges, colloque Une seule santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : des années de débats houleux, de revirements et de controverses scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate, la délicate transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Montigny,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’indicateurs économiques à partir du descriptif technique contenu dans les enquêtes Pratiques Culturales (PK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zv17-3661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast Agroécologie et numérique. &amp;quot;La Charrue avant les boeufs&amp;quot; produit par lSARA. En ligne sur Spotify, Apple Podcart, Deezer, Google Podcast. 18 juin 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podcast Agroécologie et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs français limitent le recours au glyphosate. Les Echos du 13/10/23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne va-t-elle réautoriser le glyphosate ? Flash info. Radio France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne va-t-elle réautoriser le glyphosate ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le glyphosate pourrait être autorisé pour dix années supplémentaires en UE ? Actualités sur Europe 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier spécial glyphosate : des scientifiques appelent à sortir du déni (entretien, vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture : se passer du glyphosate, est-ce vraiment possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barba Eugénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides : le besoin de fixer un horizon de sortie est une «évidence» (chercheur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'axe Recherche &amp; Innovation dans le plan Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr 1347 Agroécologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vc7m-ne71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction du glyphosate : une question plus politique que technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Bacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides: un lent reflux en dépit d'un &amp;quot;intérêt collectif&amp;quot; à en sortir. Reprise d'un interview de l'AFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie : des technologies pour faciliter son déploiement du champ aux territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche sur les couverts végétaux, un secteur en plein développement et à forte portée agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reportage chaine You tube &amp;quot; Tous Terriens&amp;quot; Arte, &amp;quot;Situation d'impasse en agriculture de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girard,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n'arrête pas l'éco&amp;quot;, émission de France Inter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bensaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal de 7h30 de Radio Classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journal de 7h30 de Radio Classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCP-AN Emission 20h00. &amp;quot;Ca vous regarde : le débat&amp;quot;. Spécial sortie du Glyphosate, interview sur terrain. 17 décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca vous regarde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel à projets ANR Ecophyto – Maturation : Biocontrôle / OAD. Site internet Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et durabilité des agricultures. interviews vidéo, retour sur le Carrefour de l’Innovation Agronomique, organisé par l’Inra du 11 avril 2019 à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 5 - Emission &amp;quot;Enquête de santé&amp;quot; : Un collectif contre les pesticides - 17 decembre 20h50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Carrère  D’encausse,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strack, Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire pour l’agroécologie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 108 pp. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/heimwa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud invité de l'émission « Le magazine de la santé », interview par M. Carrère d'Encausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magazine de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids for parasitic weed management : Literature highlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernández-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoration de l’Ordre du Mérite agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaprogramme SMaCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Colleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cellule de Coordination Du Métaprogramme Smach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Inra de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie : Quelle place des agroéquipements dans la protection durable des cultures ? » & Introduction et animation de la session « Explorer les évolutions et évaluer l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Seguineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP25 - Les apports des agro-équipements et des technologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroéquipement pour l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Le Mag - avec les invités de la rédaction - glyphosate : stop ou encore ? 14 novembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bourély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFC radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission radio &amp;quot;Ma France&amp;quot;, France Bleu, 17 novembre 2023. Assurances en cas de catastrophes naturelles et glyphosate. Podcast https://www.francebleu.fr/emissions/ma-france/assurances-et-catastrophes-naturelle-glyphosate-et-congres-du-secours-populaire-4673050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gasmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Bleu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la place de la santé des végétaux dans le concept One Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podcast ONE HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission radio &amp;quot;Les matins du samedi&amp;quot;, France Culture, 18 11 2023. Les valeurs de l'Europe à l'épreuve. Podcast https://www.radiofrance.fr/franceculture/podcasts/et-maintenant-le-7-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture : un puissant herbicide pour les céréaliers bientôt interdit. France 2. JT 19/20 heures mercredi 15 fevrier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacchi, Virna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 6-9 France Bleu Bourgogne - reportage sur le glyphosate et les parcelles d'expérimentation sans pesticides à l’U2E 16 novembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Bleu Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur la santé, alternatives… Face au glyphosate, l'impossible consensus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture. Nouvelle interdiction d'un pesticide. France 2. JT 20 heures mercredi 15 fevrier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Baste,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture : le S-métolachlore, herbicide très utilisé, bientôt interdit. Extrait video du JT 20 heures de France 2 mercredi 15 fevrier 2023. Sur site internet France info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Soubane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wormser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dhib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JT 20 heures de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture : un puissant herbicide pour les céréaliers bientôt interdit. France 2. JT 19/20 heures mercredi 15 fevrier 2023. Sur site internet France info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Y Salique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Soubane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France 2 site internet France info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je pense donc j'agis &amp;quot;Glyphosate : enjeux, alternatives et transition vers une agriculture durable&amp;quot;. Emission RCF radio. Emission interactive d'une durée de deux heures. 26 septembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Gormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission RCF radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission radio &amp;quot;La Terre au carré&amp;quot;, France Inter, 25 10 2023. Bilan Glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roynel Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Viadard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Inter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robotique au service d'une agriculture durable agroécologique. Dans le cadre de la session : &amp;quot;Des robots pour le développement de l'agro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboCup 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission radio &amp;quot;La Transition de la semaine&amp;quot;, France Culture, 18 11 2023. La dépendance agricole au glyphosate. Podcast https://www.radiofrance.fr/franceculture/podcasts/la-transition-de-la-semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission radio "La Transition de la semaine", France Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do (French) farmers' practices tell us about glyphosate use and the mobilization of alternatives in field crops, vineyards and orchards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Parliament Session "Is Glyphosate safe for health and the environment ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vituel, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytosanitaires sur la sante humaine et environnementale : table ronde sur le machinisme ; table ronde reunissant des industriels de la filiere semences ; table ronde sur le biocontrole avec video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">commissions d'enquête de l'Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'Innovation pour atteindre les objectifs du Plan Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ANR d’animation Ecophyto-Maturation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission Télé du SIMA : Repenser la protection des cultures, Comment protéger les cultures en misant sur la prévention ? Émission 5 prévention et prophylaxie. diffusion du 8 novembre. Animées par Jean-Paul Hébrard (TVagri, chaîne YouTube Powerboost) et introduites par Christian Huyghe, directeur scientifique Agriculture INRAE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMA 2022, Salon international des solutions et technologies pour une agriculture performante et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 minutes pour la planète. Présentation du travail sur le domaine INRAE où près de 120 ha sont cultivés sans aucun pesticide depuis 2018. Radio Classique La Matinale Economique. 2 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un colloque sur l'agriculture sans pesticides se tient à Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la rationalité économique des choix des agriculteurs en matière de la protection fongicide du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement vers une agriculture sans pesticide. Reportage France 3 Bourgogne Franche-Comté. Difusé dans les actualités du 2 juin 2022. Dans le cadre du colloque « Vers une agriculture sans pesticides » Dijon, 2-3 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jolly,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Vers une agriculture sans pesticides » Dijon, 2-3 juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique. XVII. Congress of the European Society for Agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja El Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Grahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroTechnoPôle. Plateforme au service du développement de nouvelles solutions technologiques pour la transition agroécologique. Webinaire Axema. 10 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heritier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroTechnoPôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde: Quelles pistes pour parvenir ensemble aux objectifs Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national DEPHY 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Deal et PAC : quelle compatibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de politiques agricoles de la Société Française d'Economie Rurale SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOPHYTO RECHERCHE &amp; INNOVATION 2021 sous forme de série de Webinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie: de la terre à l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointerau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Catzaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podcasts Google Eclairons les solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de sortie du glyphosate : audition du PDG de l'INRA et des experts. Communication orale à l’Assemblée Nationale le 13 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU's natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP and Green Deal – Audition European Parliament (AGRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parlement Européen; INRAE; AgroParisTech, Nov 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la rationalité économique des choix des agriculteurs en matière de la protection fongicide du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARVALIS Institut du Végétal, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles recherches pour réduire le recours aux pesticides ? Etats des lieux et pistes de réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innoplant Carrefour 2020 "Vers une pomme de terre sans produits phytosanitaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les usages et les alternatives du Glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentation des travaux que conduisent les chercheurs du centre Inra Bourgogne-Franche-Comté en vue de limiter l’utilisation d’intrants phytosanitaires sur les cultures au Préfet Pierre-Etienne Bisch, délégué interministériel chargé de coordonner les plans de sortie du glyphosate et de réduction des pesticides.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans après l’Esco « Agriculture et biodiversité » où en sommes-nous ? Ce qui a bougé sur le plan de la société, des idées, de la réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG, Carrefour de l'Innovation Agronomique. Biodiversité et durabilité des agricultures. 10 années après l’expertise collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIAG., Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intégrée de la santé des plantes : de l'articulation des leviers à l'apport du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance plénière du Haut Conseil des biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service des transitions agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. séminaire annuel Ecole Internationale de Recherche d'Agreenium EIR-A, « Transitions agricole et alimentaire : produire, transformer et consommer autrement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agronomique, Vétérinaire et Forestier de France (IAVFF). Dijon, FRA., Apr 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier le datura dans les cultures : les apports du drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire organisé pole de compétitivité agri sud ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le pole de compétitivité agri sud ouest, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service de la durabilité de l'agriculture : contribution et implication de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique du GDR ISIS « Images et data : méthodes d’analyse &amp; modélisation pour l’agriculture numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui a bougé sur le plan de la société, des idées, de la réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique (CIAG) 2019. Biodiversité et durabilité des agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies numériques risquent-elles de (re)vérouiller les pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Chaire AgroTIC : le numérique au service de la réduction des intrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on ‘cultiver et protéger autrement’ : comment les scientifiques se mobilisent pour réduire la dépendance aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Un Homme, un jour», cycle de conférences organisé par Chambre d’agriculture de la Marne et l’UCIA axées sur l’agriculture et la bioéconomie dans le cadre de la 73ème Foire de Châlons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre Régionale d'Agriculture Grand Est. FRA., Sep 2019, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'atelier scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GIS Biotechnologies Vertes et du Consortium Biocontrôle "Semences et Biocontrôle : quelles solutions pour les agricultures de demain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels agroéquipements pour les agricultures de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d'Administration d'Axema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farmers consider pesticides the ultimate in crop protection: economic and behavioral insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 th International Conference of Agricultural Economists (ICAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. 44p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique (sera-t-il) au service de la durabilité de l'agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres réseau PACA RED "Recherche Expérimentation et Développement" Numérique et agriculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambres d’Agriculture. FRA., Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glyphosate. Usages et alternatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence INRA -Amphi 147-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DBN model to study the influence of epidemio surveillance networks on phytosanitary treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes 2018 (JFRB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing dependence on glyphosate: research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C-IPM Workshop on projects funded under calls 1 &amp; 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de sortie du glyphosate : audition du PDG de l'INRA et des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gauchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie de sortie du glyphosate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Nationale. FRA., Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et l'innovation dans le plan Ecophyto II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophyto Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits peuvent-ils nous renseigner sur l'effet des pratiques agricoles sur la flore des agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Approche fonctionnelle pour la gestion des espèces adventices et de la flore des linéaires non cultivés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Agroforesteries, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur et optimisation des dispositifs d’épidémiosurveillance dans une stratégie durable de protection des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophyto Recherche et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPHY Ecophyto. FRA., Mar 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Challenge ROSE : robotique et capteurs au service d’Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sabarly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techday Robotique et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA.; Direction Générale des Entreprises. FRA.; ONERA. FRA.; Union des Industriels de l'Agroéquipement (AXEMA). FRA.; Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits peuvent-ils nous renseigner sur l'effet des pratiques agricoles sur la flore des agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Approche fonctionnelle pour la gestion des espèces adventices et de la flore des linéaires non cultivés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to evaluate the influence of spatial and temporal structure of an epidemiological surveillance network on the intensity of phytosanitary treatments on crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which species traits allow plant species to persist in sown grass-margin strips?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first "Northeast Plant, Pest, and Soils Conference (NEPPSC)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeast Weed Science Society. USA., Jan 2016, Phyladelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sémantique des bulletins de santé du végétal dans le projet VESPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016 : 27. Journées francophones d'Ingénierie des Connaissances. Atelier IN-OVIVE - 4e. ed. “Intégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du Vivant et de l’Environnement” Atelier IN-OVIVE : INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation d’une gestion intégrée de la flore adventice pour élargir le panel des approches mobilisables en santé des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Grande Culture à Hautes Performances Economiques et Environnementales (GCHP2E). FRA., Dec 2015, Paris, France. 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What questions are agroecologists tackling ; a literature survey of ongoing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur l'Agroécologie pour la Sécurité Alimentaire et la Nutrition (FAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Nationale de Recherche pour l'Environnement (AllEnvie). FRA., Sep 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Strbik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des leviers utilisables pour gérer la santé des plantes : génétique, agronomie, surveillance, actions collectives (introduction de la rencontre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l'INRA au Salon de l'Agriculture 2014, Gérer la santé des cultures : des variétés au paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing ‘trait-based null model’ approaches to investigate community assembly mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES and SFE Joint Annual Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society (BES). GBR., Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus écologiques d'assemblage des communautés : vers une conceptualisation de l'approche &amp;quot;modèle nul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. congrès francophone d'écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). USC Laboratoire d'Ecologie des Hydrosystèmes Naturels et Anthropisés (1369)., Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of long-term monitoring for inferring populations dynamics: the example of the Biovigilance French network on weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE Joint Annual Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données d’epidémiosurveillance à l’échelle de la décade : les pratiques culturales en colza influencent aussi indirectement la composition de la de la flore adventice du blé d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on sustainable management of crop health at INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données d’épidémio-surveillance des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCOPHYTO Colloque Recherche - Colloque de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la flore des champs cultivés en 30 ans : quelles causes et quelles conséquences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Francophones des Sciences de la ConservationLe réveil du Dodo IV - 4ème journées francophones des sciences de la conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Réveil du Dodo. FRA., May 2012, Dijon, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PPHD » : A Platform For High Throughput Phenotyping of Plant/Plant and Plant/Microorganisms Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 2011 Plant Phenomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up of a multicomponent biological resource center for Agroecology at INRA (Dijon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Culture Collections (ICCC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florianopolis, Brazil. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arable weeds in agricultural landscapes: new paradigms and emerging challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Boursault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque international sur la biologie des mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postdispersal weed seed predation ranged between 19 to 84% per week following a species preference rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. German Conference on Weed Biology and Weed Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hohenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of post-dispersal weed seed predation according to weed species, space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. German Conference on Weed Biology and Weed Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Stuttgart-Hohenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques de l'évolution adaptative de populations végétales en gestion dynamique : données expérimentales et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Bureau des Ressources Génétiques (BRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions comparées de la diversité de caractères quantitatifs, de marqueurs neutres et de gènes d'intérêt dans les (méta)populations expérimentales de blé et d'Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque national du BRG. Un dialogue sur la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France. 627 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation among accessions of Arabidopsis thaliana : beyond the flowering date, what morphological traits are relevant to study adaptation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Scarcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant adaptation : molecular genetics and ecology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir et gérer la résistance aux herbicides chez les mauvaises herbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Conférence du COLUMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de quelques espèces modèles à des inhibiteurs de l'acétolactate synthase utilisés seuls ou cumulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Couloume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Conférence du COLUMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la diversité génétique dans les populations naturelles et artificielles de plantes autogames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque national du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts et faiblesses des mélanges d'herbicides: Une analyse globale à partir de 92 formulations homologuées sur céréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du COLUMA Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné: implications en biologie de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cuguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRG/USTL. Méthodologies de gestion et de conservation des ressources génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du JV 485 sur des vulpins résistants et sensibles aux antigraminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Conférence du COLUMA Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés à l'utilisation d'organismes génétiquement modifiés (OGM) resistants aux herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. conférence du COLUMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un indicateur harmonisé pour quantifier l'utilisation des produits phytopharmaceutiques et les risques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inrae. 2025, 136p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à la lambda-cyhalothrine en grandes cultures et arboriculture et étude de leur mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Canillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 195 p. + Annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note méthodologique : Inférence et chiffrage des principaux usages des pesticides à travers le recours à une clé de regroupement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives aux herbicides racinaires d’automne sur céréales à paille et étude de leur mobilisation. Zoom sur le chlortoluron et le diflufénican.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Canillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae Dijon, UMR Agroécologie, 17 rue Sully, 21000 Dijon ; Dispositif Pérenne d'Appui aux Politiques Publiques sur les Pesticides (DPA3P). 2024, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au prosulfocarbe et étude de leur mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tysebaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final Equipe animation Ecophyto Recherche &amp; Innovation 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, Université Bourgogne Europe, Agroécologie, politiques publiques, Santé-Plante-Environnement, Réseau Eau,. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions de substitution et de complémentarité, une question complexe à traiter - Zoom sur le cas des substances actives herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Canillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecophyto. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la politique de l'Union Européenne concernant les pesticides contenant des substances actives classées comme &amp;quot;candidates à la substitution&amp;quot; : un dispositif favorable à la santé publique et à l'environnement trop rarement mis en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Autio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the European Union's policy on pesticides containing active substances classified as &amp;quot;candidates for substitution&amp;quot; : a system favorable to public health and the environment too rarely implemented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Autio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au S-métolachlore et étude de leur mobilisation. INRAE. 17 septembre 2022. 203 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE Dijon Agroécologie; (DPA3P) - Dispositif Pérenne d'Appui aux Politiques Publiques sur les Pesticides. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU’s natural resources .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research report (IP/B/AGRI/IC/2020-036) for European Parliament's Committee on Agriculture and Rural Development, UMR 1302 UMR INRAe / AGROCAMPUS OUEST : Structures et Marchés Agricoles, Ressources et Territoires, Centre de recherche Bretagne, Normandie, 35011 RENNES CEDEX, FRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au glyphosate en grandes cultures. Evaluation économique. Résumé exécutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] A la demande du Premier Ministre et des Ministres en charge de l'Agiculture et la Transition Ecologique et Solidaire, dans le cadre du plan de sortie du glyphosate. 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au glyphosate en grandes cultures. Evaluation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au glyphosate en arboriculture. Evaluation économique des pratiques de désherbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizee Thoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et protéger autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un programme prioritaire de recherche. Cultiver et protéger autrement - Rapport d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; ANR; Ministère de l’enseignement supérieur, de la recherche et de l’innovation; Secrétariat général pour l’investissement. 2019, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate use and alternatives in French agriculture - Avoiding glyphosate, taming the heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au glyphosate en viticulture. Evaluation économique des pratiques de désherbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lozano Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation mettant en balance les risques et les bénéfices relatifs d’autres produits phytopharmaceutiques autorisés ou des méthodes non chimiques de prévention ou de lutte pour les usages autorisés en France des produits phytopharmaceutiques comportant des néonicotinoïdes. - Tome 3: Rapport d’appui scientifique et technique sur l’impact agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0057, Anses. 2018, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation mettant en balance les risques et les bénéfices relatifs à d’autres produits phytopharmaceutiques autorisés ou des méthodes non chimiques de prévention ou de lutte pour les usages autorisés en France des produits phytopharmaceutiques comportant des néonicotinoïdes et des éventuels risques associés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0057, Anses. 2018, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01833037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et alternatives au glyphosate dans l’agriculture française. Rapport Inra à la saisine Ref TR507024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise Scientifique dans le cadre de l'Exposition grand public : Venenum, un monde empoisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sunyol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Partenariat, Transfert, Innovation (PTI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles recherches sur les sols agricoles ? Conclusions de la Consultation Scientifique Prospective sur les sols. Novembre 2012 - Avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of sub-lethal doses of pesticides on bee populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Institut National de la Recherche Agronomique. 2014, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les adventices dans l’épidémiosurveillance ? Rapport au Comité National d’Epidémiosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité National d’Epidémiosurveillance. 2013, 98p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers des Ingénieurs concernés par l’innovation tournée vers nos partenaires extérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique. 2012, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données issues des réseaux d'observatoires biologiques pour suivre et analyser l'impact de l'introduction de pratiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-07-POGM-003, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux 2. L’agriculture de conservation des sols est impossible sans glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection : Savoir faire, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free agriculture. Research and innovations in a future crop protection paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 1ère édition, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le numérique pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.12-43, 2023, 2804-7559. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/WCER-XF06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides, un peu, beaucoup, résolument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°4, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.12-43, 2023, </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t630-jg84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie et le numérique font un interfaçage fécond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caron, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International - Special Transformations agroécologiques pour des systèmes alimentaires durables numéro 26 avril 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, p.142-143, 2022, ISSN : 1628-4240. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010083985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital routes to sustainability in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE 's Ressources 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, pp.64-95, 2022, 2804-7559. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/EYH6-2E33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couplage réussi du numérique au biologique avec les ruches connectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caron, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International - Special Transformations agroécologiques pour des systèmes alimentaires durables numéro 26 avril 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, p. 143, 2022, ISSN : 1628-4240. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010083985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les agroéquipements et le numérique pour des systèmes de culture sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, 2022, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective biodiversity monitoring could be facilitated by networks of simple sensors and a shift to incentivising results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, Elsevier, pp.339-365, 2021, Advances in Ecological Research, </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digital technology to agroecology- Agroecology and digital technology – a synergic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International - Special Partnership Issue, n° 26, September 2021. "Agroecological transformation for sustainable food systems : Insight on France-CGIAR research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, pp.142-143, 2021, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010082500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digital technology to agroecology - Connected beehives – successfully dovetailing digital technology and biological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International - Special Partnership Issue, n° 26, September 2021. Agroecological transformation for sustainable food systems : Insight on France-CGIAR research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, p. 143, 2021, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010082500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-93, 2020, Matière à débattre et décider, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution des agroéquipements et du numérique à l’agroéocologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-94, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broomrape weeds. Underground mechanisms of parasitism and associated strategies for their control: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in parasitic weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers research topics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in parasitic weeds research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.334, 2018, 978-2-88945-633-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ergot du seigle et les adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synthèses, Éditions Quæ, 2018, 978-2-7592-2818-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences évolutives des approches par services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de la Biodiversité et Services Ecosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2016, Update Sciences and Technologies, 9782759224425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bedhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur Sciences (DBS Sciences)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1000 p., 2016, ISBN-10 2807302963 ISBN-13 9782807302969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des évolutions de l'agriculture sur la qualité des matières premières pour l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A découvert, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe De Boeck, 840 p., 2010, 2804101614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisite-cooperative research programme on risk assessment of transgenic crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods for Risk Assessment of Transgenic Plants. III. Ecological risks and prospects of transgenic plants, where do we go from here? A dialogue between biotech industry and science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Verlag, 1999, 3-7643-5696-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de leviers mis en place à l’échelle territoriale pour réduire l’utilisation des produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution finale de l’APR "Leviers territoriaux pour réduire l’utilisation et les risques liés aux produits phytopharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying community assembly using the trait-based null model approach: synthesis and main results on grassland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie entre science et agroécologie entre science et politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition Ecologique : Pour une Interaction entre Politiques Publiques et Recherches Finalisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids as orobanchicides: an innovative approach for biocontrol broomrape weeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European weed research society symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015, Proceedings of the 17th European Weed Research Society Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postdispersal weed seed predation ranged between 19 to 84% per week following a species preference rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th German Conference on Weed Biology and Weed Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hohenheim, Germany. Springer, Journal of Plant Diseases and Protection. Special issue pp.1, 2008, Journal of Plant Diseases and Protection. Special issue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : actes des webinaire d'avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plan Ecophyto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dijon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque Ecophyto Recherche & Innovation 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophyto Recherche &amp; Innovation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio-conférence, France. 2022, </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/BVZR-DZ03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ecophyto Research &amp; Innovation 2021 symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr 1347 Agroécologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophyto Research &amp; Innovation 2021 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio-conference, France. 2022, </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8FC8-1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture sans pesticides ? En Côte-d'Or, des chercheurs font l'expérience. Article publié sur le site de France 3 Bourgogne Franche-Comté le 2 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njanji, Agata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie est aujourd’hui l’avenir des territoires. Article publié le 14 janvier 2021 sur le site internet de France3-regions Nouvelle-Aquitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ayed,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2022, 9782759233106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the uses of glyphosate in European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Antier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Auskalnienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Barić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, endure diversifying crop protection, UC Louvain. 60p., 2020, </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/A30K-D531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards seed protection using biocontrol strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desbois-Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Veneum, un monde empoisonné - Musée des Confluences, Lyon 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId873"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Reboud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards approaches that respect human health and ecosystems in agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Arizachacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art09-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federate cross-disciplinary work on the effects of pesticides on all aspects of health (human, animal, environmental)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105_GB, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préventif, curatif et durabilité : repenser l'équilibre global en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des approches respectueuses de la santé humaine et des écosystèmes dans les pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Arizachacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105, pp.99-107. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Duplomb, « un recul » et un « nivellement par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allier agriculture et environnement pour tracer la voie de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 72 NF « Quelle agriculture pour après-demain ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce pesticide contesté explose en Lorraine et Franche-Comté : pourquoi le prosulfocarbe préoccupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédérer des travaux transversaux sur les effets des pesticides sur toutes les dimensions de la santé (humaine, animale, végétale, environnementale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Ecophyto sur les pesticides : on vous explique le Nodu, l'indicateur qui divise agriculteurs et écologistes, que le gouvernement remplace par le HRI-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lemeneec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franceinfo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de leviers mobilisables à l’échelle d’un territoire pour réduire l’utilisation et les impacts des produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement présente son plan pour réduire les pesticides en agriculture : où en est la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French low-input winegrowing demonstration farms: a dataset of their operations traceability and sustainability performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.110415. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives to stopping neonicotinoids: shedding light on the debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle de Tarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of levers that can be mobilised at regional level to reduce the use and impact of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 GB, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néonicotinoïdes, et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site INRAe - Toutes les Actualités, les centres INRAE Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’une sortie du glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du potager permacole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.68-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots désherbants permettent-ils de réduire de 70 à 80% l'utilisation de pesticides, comme l'affirme la ministre de l'Agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franceinfo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie du glyphosate. Pourquoi ça coince ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1270, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : les réactions après la prolongation de son autorisation par la Commission européenne. 16 novembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ID l'info durable # Tous acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la France reste accro au glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Moullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le S-métolachlore, pesticide en passe d'être interdit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières Nouvelles d'Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate Le vivant plus bas que terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à l'arrêt des néonicotinoïdes : éclairage du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture numérique plus vertueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : pourquoi a-t-on du mal à s’en passer ? ID l'info durable # Tous acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porret Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ID l'info Durabel #TousActeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bicarbonate de soude, bientôt plus dangereux que les pesticides chimiques, selon l’Union européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mullineaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert le média qui annonce la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : les agriculteurs disent ne pas pouvoir s’en passer, mais où en sont les alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences naturelles de l'Ouest de la France. Nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 alternatives aux pesticides pour une agriculture plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Meunier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOWU Groupe France TV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le S-métolachlore, l'un des herbicides les plus utilisés en France, bientôt interdit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Clayet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the green architecture of the 2023–2027 common agricultural policy could have been greener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.1327-1338. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-023-01861-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six chantiers prioritaires pour l’avenir de l’agriculture française, reprise de l'article de &amp;quot;The Conversation&amp;quot; du 24 février 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 minutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture as a new paradigm for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), 24 p. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00742-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En agriculture il ne faut plus courir après les derniers quintaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berkovicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le choix de l’agroécologie n’est pas une option mais une obligation » &amp;quot;Choosing agroecology is not an option but an obligation, says researcher&amp;quot;. Traduit également en allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Struna,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euractiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six chantiers prioritaires pour l’avenir de l’agriculture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revanche des coquelicots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aujourd'hui en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7156, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alternatives au glyphosate pour éliminer les adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer et valoriser les efforts en faveur de la réduction des phytos. Article rédigé à partir de la table ronde du colloque national Dephy 2 février 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyomard, Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre-net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des phytosanitaires : comment valoriser les bons résultats des fermes Dephy, Article rédigé à partir de la table ronde du colloque national Dephy 2 février 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrégat, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu-Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier. Innovation : transformer l’essai sur le terrain (15es rencontres Agrodistribution)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Clomenil,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richardot, Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrodistribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner politiques agricoles et alimentaires pour répondre aux défis du Pacte vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.265-277. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête. Le grand hamster d'Alsace, à la pointe des PSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logvenoff, Ivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgraPresse hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3797, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pest monitoring networks using a simulation-based approach to contribute to pesticide reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2021.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The micro-economic impacts of a ban on glyphosate and its replacement with mechanical weeding in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lozano Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, 9 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2021.105778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour atteindre les objectifs du plan Ecophyto. Article rédigé à partir de la table ronde du colloque national Dephy 2 février 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrégat, Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate Use in the European Agricultural Sector and a Framework for Its Further Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Kudsk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Ulber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (14), 22p. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12145682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement phytosanitaire et rentabilité : la protection fongicide sous influence psychologique. Des chercheurs de l’Inrae confirment la pertinence économique de la protection fongicide mais mettent en évidence l’influence du ressenti face aux risques de pertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudart,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Grandes Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones, intelligence artificielle… quand le numérique s’immisce dans les champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leussier, Héloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reporterre (on line)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oui, la betterave peut se passer de néonicotinoïdes. Interview publiée sur le site de Science et Avenir 19 octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which traits make weeds more successful in maize crops? Insights from a three-decade monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants9010040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du dossier spécial agroéquipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu'DGER Le Mensuel de la Direction Générale de L'enseignement et de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides : les alternatives existent, mais les acteurs sont-ils prêts à se remettre en cause ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agriculteurs rémunérés pour services rendus à l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nouyrigat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Oise Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides : la France peut-elle en sortir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nouyrigat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de l’insecticide chlorpyrifos, les alternatives sont déjà là</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie des pesticides: l’agriculture face à sa nécessaire révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique agricole doit encore faire sa révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 janvier 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre agriculture et biodiversité : ce qui a bougé sur le plan de la société, des idées, de la réflexion entre 2008 et 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7iefc5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perturbateurs endocriniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pelotier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Denier-Pasquier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Urtizberea,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Oise Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique agricole doit encore faire sa révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 janvier 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les pesticides, il faut aussi des agriculteurs dans les champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-tech agriculture: farmers risk being ‘locked in’ to unsustainable practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 mars 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : comment sortir de l’impasse ? L’expertise d’un chercheur agronome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs vertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valeurs Vertes. Agriculture n°153, 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Science et Société : Glyphosate. Mais comment s'en passer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Scellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1205, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures : des recherches pour des agricultures diverses et/ou une question pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (10/2018), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/UCAZOJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.123-147. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids for parasitic weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haustorium Parasitic Plants Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroécologie, une discipline aux confins de la science et du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.S64-S71. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design trait-based analyses of community assembly mechanisms: insights and guidelines from a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.29-44. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2017.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.842. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which traits allow weed species to persist in grass margin strips ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (3), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/wsc.2016.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and regional changes in taxonomic and functional diversity of arable weed communities in Burgundy (France) between the 1970s and the 2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (4), pp.359-371. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2016.1234410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Landuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Macfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broomrape weeds. Underground mechanisms of parasitism and associated strategies for their control: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 23p. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Withdrawal of maize protection by herbicides and insecticides increases mycotoxins contamination near maximum thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.43. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0376-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology and conservation of weed diversity in agricultural lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (4), pp.351-354. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2016.1236290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of fatty acids content, global antioxidant activity and energy value of weed seeds from agricultural fields in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (1), pp.78-95. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/wre.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of weeds in the soil seed bank: a hidden markov model to estimate life history traits from standing plant time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie qu’est-ce que c’est : une mode, une pratique, une science, un mouvement social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroenvironnement infos. Lettre des acteurs de l'agroenvironnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hivers doux profitent aux adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Grandes Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 296, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed flora shifts and specialisation in winter oilseed rape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (5), pp.514-524. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/wre.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agroécologie biodiverse : enjeux et principaux concepts mobilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malezieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (mars 2015), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tnag-j558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore du blé d’hiver, les facteurs qui influencent sa composition et sa diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 679, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore du blé d'hiver. Quarante ans d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Julien Jérôme J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 678, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous disent les réseaux d'observatoires sur les réactions de la flore adventice aux évolutions des pratiques agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.127-140. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qfyd-ef31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 669, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovigilance flore adventice le point dans trois bassins de production de colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 664, pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of sown grass strips on the spatial distribution of weed species in adjacent boundaries and arable fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 155, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the traits of Phelipanche ramosa (L.) Pomel that contribute to the success of its biological cycle on its host Brassica napus L.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 207 (7), pp.512--521. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2012.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les OGM ont perdu la guerre contre les mauvaises herbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Miserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-random distribution of weed species abundance in arable fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (4), pp.383-389. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2012.00920.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sown grass strips harbour high weed diversity but decrease weed richness in adjacent crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2011.00892.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ fears and agro-economic evaluation of sown grass strips in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.463-473. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergot dépasse le seigle cet ancien compagnon de l'homme ressort les griffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 633, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using linked markers to estimate the genetic age of a volunteer population: a theoretical and empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haya-Anna Tsitrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specialist-generalist classification of the arable flora and its response to changes in agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (20), 11 p. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6785-10-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of farming practices and landscape context on the weed flora of sown grass strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (4), pp.595-602. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of farming practices and landscape context on the weed flora of sown grass strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (4), pp.595-602. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skill and style to model the evolution of resistance to pesticides and drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling binary mixtures of herbicides in populations resistant to one of the components: evaluation for resistance management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (2), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting for weed resistance: herbicide rotation and mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh J. Beckie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.363-370. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1614/WT-09-008.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fléaux des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arable weed decline in Northern France: crop edges as refugia for weed conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 142 (1), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2008.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional analysis of large-scale temporal shifts from 1970 to 2000 in weed assemblages of sunflower crops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.05284.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la flore adventice des champs cultivés au cours des dernières décennies : vers la sélection de groupes d'espèces répondant aux systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8fzc-1d53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of the genetic background on herbicide resistance fitness cost and its associated dominance in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (6), pp.499-506. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2008.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and management factors determining weed species composition and diversity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa R. Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (1-2), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of post-dispersal weed seed predation according to weed species, space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue XXI, pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage raisonné des herbicides : analyse des pratiques en blé d'hiver de 2004 à 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/9fdm-3k06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaying weed adaptation to herbicide by environmental heterogeneity: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (1), pp.16-29. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide resistance dynamics in a spatially heterogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (3), pp.335-341. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2005.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Biovigilance flore en grandes culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 610 (12), pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlamydomonas reinhardtii as a model system for pro-active herbicide resistance evolution research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Powles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (2), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00787.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la composition des communautés adventices des cultures de colza sous l'influence des systèmes de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.130-138. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2007.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of atrazine tolerance in a natural soil assemblage of microalgae reared in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertad Garcia-Villada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66 (1), pp.102-106. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2005.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a large-scale population structure among accessions of Arabidopsis thaliana. Possible causes and consequences for the distribution of linkage disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather H. Mckhann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (6), pp.1507-1517. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02865.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of the three high-throughput SNP genotyping methods, the GOOD assay, Amplifluor and TaqMan, in diploid and polyploid plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Giancola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather H. Mckhann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112 (6), pp.1115-1124. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-006-0213-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvaises herbes du maïs: 25 ans d'évolution dans les grandes régions de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Bombarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 320 (2), pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building of an experimental cline with Arabidopsis thaliana to estimate herbicide fitness cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Giancola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173 (2), pp.1023-1031. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.104.036541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore adventice du tournesol. Quelle évolution en trente ans ? Quelles caractéristiques favorisent la capacité d'infestation des cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Bombarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 596 (9), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistatic interactions among herbicide resistances in Arabidopsis thaliana : the fitness cost of multiresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Giancola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 171 (3), pp.1277-1288. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.105.043224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigenerational versus single generation studies to estimate herbicide resistance fitness cost in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (10), pp.2264-2269. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0014-3820.2005.tb00934.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the cost of herbicise resistance expressed in the Breakdown of the relationship between caracters? A case study using synthetic-auxin-resistant Arabidopsis thaliana mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested core collections maximizing genetic diversity in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Mckhann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38, pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominance of the herbicide resistance cost in several Arabidopsis thaliana mutant lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 166, pp.449-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency transmission of a plastid-encoded trait in Setaria italica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.315-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested core collections maximizing genetic diversity in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Mckhann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38, pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on a gap on gene flow between otherwise adjacent transgenic Brassica napus crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 106, pp.1048-1058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mauvaises herbes les plus communes : des témoins des changements en zone de grande culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lonchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bombarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Mjyiad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 564, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a gap on gene flow between otherwise adjacent transgenic Brassica napus crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 106, pp.1048-1058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Chlamydomonas reinhardtii to herbicides : Negative relationship between toxicity and water solubility across several herbicide families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 69, pp.554-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Chlamydomonas reinhardtii to herbicides : negative relationship between toxicity and water solubility across several herbicide families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 69, pp.554-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA polymorphism at the FRIGIDA gene in Arabidopsis thaliana : extensive nonsynonymous variation is consistent with local selection for flowering time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (8), pp.1261-1271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts agro-environnementaux de la mise en culture de variétés de colza transgéniques tolérantes à des herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (5), pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné: implications en biologie de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cuguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S15-S28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné : implications en biologie de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cuguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (1), pp.S15-S28. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-30-S1-S15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary dynamics of selfish replicators: a two-level selection model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 185, pp.401-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evolution in Chlamydomonas III. Evolution of specialist and generalist types in environments that vary space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.507-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-mediated gene flow in an autogamous crop: Foxtail millet (Setaria italica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 116, pp.579-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evolution in Chlamydomonas II.Genetic variation in strongly contrated environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.498-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to determine the mean pollen dispersal of individual plants growing within a large pollen source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Gouyou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93, pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are organelles uniparentally inherited ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 259, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organelle inheritance in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zeyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 72, pp.132-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of four new strains of Chlamydomonas reinhardtii (Chlorophyta) from soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zeyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Sharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30, pp.770-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide, des jardins contaminés : le Prosulfocarbe. Interview France TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : livret du Carrefour de l'innovation INRAE : &amp;quot;Produits phytopharmaceutiques, santé humaine et des écosystèmes : des expositions aux impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : livret du colloque &amp;quot;Partage du risque sur la chaîne de valeur :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'exploitation face à la mécanisation et l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'environnement, radio RFI, 20/08/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreane Meslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche & Innovation : livret du colloque de restitution finale : &amp;quot;les approches globales pour limiter le recours aux produits phytopharmaceutiques et durabilité des systèmes de production agricole alternatifs limitant ou évitant le recours aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosulfocarbe : cet herbicide méconnu pollue les jardins bios et cours d’écoles. Hors-Série « Enquête Prosulfocarbe : enquête sur un scandale en puissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du potentiel d’innovation des projets Ecophyto : 58 cas d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j0g6-4c66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche & Innovation : Produits phytopharmaceutiques et santé globale : quelles avancées des recherches menées dans les projets Ecophyto Recherche & Innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sulmon-Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du potentiel d’innovation des projets Ecophyto : 44 cas d’études ouverts à la reprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hkt0-6298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : synthèse du Carrefour de l'innovation INRAE &amp;quot;Leviers territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fresu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéos Youtube &amp;quot;Prophylaxie, jusqu’où peut-on aller ?&amp;quot; Séminaire Parsada 18 octobre 2024. Rediffusion de la matinée et de l'après-midi. Organisé par l’ACTA et l’INRAE, avec le soutien du MASAF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l'utilisation des pesticides sans nuire au rendement ? C'est le défi d'une ferme expérimentale installée à Dijon en Côte-d'Or. Depuis 2018, l'Institut de recherche agronomique y teste des techniques de production alternatives, blé, colza, moutarde. Reportage Mathilde Gracia. France 3 Picardie le 26 février 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mag de la robotique Episode 5-V2 (vidéo Ligeria Production / viméo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo Youtube &amp;quot;3 chantiers majeurs pour aller plus loin en agroécologie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'animation Ecophyto maturation : livret des projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : livret du Carrefour de l'innovation INRAE &amp;quot;Leviers territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place du réseau DEPHY dans les politiques publiques de réduction de l'utilisation des produits phytosanitaires (Episode #18)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture : se passer du glyphosate, est-ce vraiment possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barba Eugénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast Agroécologie et numérique. &amp;quot;La Charrue avant les boeufs&amp;quot; produit par lSARA. En ligne sur Spotify, Apple Podcart, Deezer, Google Podcast. 18 juin 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podcast Agroécologie et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’indicateurs économiques à partir du descriptif technique contenu dans les enquêtes Pratiques Culturales (PK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zv17-3661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : Synthèse des échanges, colloque Une seule santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : des années de débats houleux, de revirements et de controverses scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate, la délicate transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Montigny,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on faire pour arrêter le glyphosate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Gallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : pourquoi la Commission européenne propose de prolonger son autorisation dix ans de plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Trottmann,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : livret du colloque Une seule santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs français limitent le recours au glyphosate. Les Echos du 13/10/23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne va-t-elle réautoriser le glyphosate ? Flash info. Radio France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne va-t-elle réautoriser le glyphosate ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le glyphosate pourrait être autorisé pour dix années supplémentaires en UE ? Actualités sur Europe 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier spécial glyphosate : des scientifiques appelent à sortir du déni (entretien, vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides : le besoin de fixer un horizon de sortie est une «évidence» (chercheur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'axe Recherche &amp; Innovation dans le plan Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr 1347 Agroécologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vc7m-ne71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction du glyphosate : une question plus politique que technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Bacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides: un lent reflux en dépit d'un &amp;quot;intérêt collectif&amp;quot; à en sortir. Reprise d'un interview de l'AFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche sur les couverts végétaux, un secteur en plein développement et à forte portée agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie : des technologies pour faciliter son déploiement du champ aux territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCP-AN Emission 20h00. &amp;quot;Ca vous regarde : le débat&amp;quot;. Spécial sortie du Glyphosate, interview sur terrain. 17 décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca vous regarde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reportage chaine You tube &amp;quot; Tous Terriens&amp;quot; Arte, &amp;quot;Situation d'impasse en agriculture de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girard,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n'arrête pas l'éco&amp;quot;, émission de France Inter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bensaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal de 7h30 de Radio Classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journal de 7h30 de Radio Classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel à projets ANR Ecophyto – Maturation : Biocontrôle / OAD. Site internet Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 5 - Emission &amp;quot;Enquête de santé&amp;quot; : Un collectif contre les pesticides - 17 decembre 20h50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Carrère  D’encausse,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strack, Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire pour l’agroécologie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 108 pp. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/heimwa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et durabilité des agricultures. interviews vidéo, retour sur le Carrefour de l’Innovation Agronomique, organisé par l’Inra du 11 avril 2019 à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud invité de l'émission « Le magazine de la santé », interview par M. Carrère d'Encausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magazine de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoration de l’Ordre du Mérite agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids for parasitic weed management : Literature highlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernández-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaprogramme SMaCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Colleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cellule de Coordination Du Métaprogramme Smach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Inra de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note méthodologique : Inférence et chiffrage des principaux usages des pesticides à travers le recours à une clé de regroupement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un indicateur harmonisé pour quantifier l'utilisation des produits phytopharmaceutiques et les risques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inrae. 2025, 136p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à la lambda-cyhalothrine en grandes cultures et arboriculture et étude de leur mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Canillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 195 p. + Annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives aux herbicides racinaires d’automne sur céréales à paille et étude de leur mobilisation. Zoom sur le chlortoluron et le diflufénican.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Canillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae Dijon, UMR Agroécologie, 17 rue Sully, 21000 Dijon ; Dispositif Pérenne d'Appui aux Politiques Publiques sur les Pesticides (DPA3P). 2024, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecophyto. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la politique de l'Union Européenne concernant les pesticides contenant des substances actives classées comme &amp;quot;candidates à la substitution&amp;quot; : un dispositif favorable à la santé publique et à l'environnement trop rarement mis en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Autio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions de substitution et de complémentarité, une question complexe à traiter - Zoom sur le cas des substances actives herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Canillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au prosulfocarbe et étude de leur mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tysebaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final Equipe animation Ecophyto Recherche &amp; Innovation 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, Université Bourgogne Europe, Agroécologie, politiques publiques, Santé-Plante-Environnement, Réseau Eau,. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the European Union's policy on pesticides containing active substances classified as &amp;quot;candidates for substitution&amp;quot; : a system favorable to public health and the environment too rarely implemented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Autio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au S-métolachlore et étude de leur mobilisation. INRAE. 17 septembre 2022. 203 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE Dijon Agroécologie; (DPA3P) - Dispositif Pérenne d'Appui aux Politiques Publiques sur les Pesticides. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU’s natural resources .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research report (IP/B/AGRI/IC/2020-036) for European Parliament's Committee on Agriculture and Rural Development, UMR 1302 UMR INRAe / AGROCAMPUS OUEST : Structures et Marchés Agricoles, Ressources et Territoires, Centre de recherche Bretagne, Normandie, 35011 RENNES CEDEX, FRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au glyphosate en grandes cultures. Evaluation économique. Résumé exécutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] A la demande du Premier Ministre et des Ministres en charge de l'Agiculture et la Transition Ecologique et Solidaire, dans le cadre du plan de sortie du glyphosate. 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au glyphosate en grandes cultures. Evaluation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au glyphosate en arboriculture. Evaluation économique des pratiques de désherbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizee Thoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au glyphosate en viticulture. Evaluation économique des pratiques de désherbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lozano Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et protéger autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un programme prioritaire de recherche. Cultiver et protéger autrement - Rapport d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; ANR; Ministère de l’enseignement supérieur, de la recherche et de l’innovation; Secrétariat général pour l’investissement. 2019, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate use and alternatives in French agriculture - Avoiding glyphosate, taming the heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation mettant en balance les risques et les bénéfices relatifs à d’autres produits phytopharmaceutiques autorisés ou des méthodes non chimiques de prévention ou de lutte pour les usages autorisés en France des produits phytopharmaceutiques comportant des néonicotinoïdes et des éventuels risques associés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0057, Anses. 2018, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01833037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation mettant en balance les risques et les bénéfices relatifs d’autres produits phytopharmaceutiques autorisés ou des méthodes non chimiques de prévention ou de lutte pour les usages autorisés en France des produits phytopharmaceutiques comportant des néonicotinoïdes. - Tome 3: Rapport d’appui scientifique et technique sur l’impact agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0057, Anses. 2018, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise Scientifique dans le cadre de l'Exposition grand public : Venenum, un monde empoisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sunyol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et alternatives au glyphosate dans l’agriculture française. Rapport Inra à la saisine Ref TR507024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Partenariat, Transfert, Innovation (PTI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of sub-lethal doses of pesticides on bee populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Institut National de la Recherche Agronomique. 2014, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles recherches sur les sols agricoles ? Conclusions de la Consultation Scientifique Prospective sur les sols. Novembre 2012 - Avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les adventices dans l’épidémiosurveillance ? Rapport au Comité National d’Epidémiosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité National d’Epidémiosurveillance. 2013, 98p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données issues des réseaux d'observatoires biologiques pour suivre et analyser l'impact de l'introduction de pratiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-07-POGM-003, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers des Ingénieurs concernés par l’innovation tournée vers nos partenaires extérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique. 2012, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie : Quelle place des agroéquipements dans la protection durable des cultures ? » & Introduction et animation de la session « Explorer les évolutions et évaluer l’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Seguineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP25 - Les apports des agro-équipements et des technologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroéquipement pour l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do (French) farmers' practices tell us about glyphosate use and the mobilization of alternatives in field crops, vineyards and orchards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Parliament Session "Is Glyphosate safe for health and the environment ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vituel, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytosanitaires sur la sante humaine et environnementale : table ronde sur le machinisme ; table ronde reunissant des industriels de la filiere semences ; table ronde sur le biocontrole avec video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">commissions d'enquête de l'Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur la santé, alternatives… Face au glyphosate, l'impossible consensus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture : un puissant herbicide pour les céréaliers bientôt interdit. France 2. JT 19/20 heures mercredi 15 fevrier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacchi, Virna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission radio &amp;quot;Les matins du samedi&amp;quot;, France Culture, 18 11 2023. Les valeurs de l'Europe à l'épreuve. Podcast https://www.radiofrance.fr/franceculture/podcasts/et-maintenant-le-7-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 6-9 France Bleu Bourgogne - reportage sur le glyphosate et les parcelles d'expérimentation sans pesticides à l’U2E 16 novembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Bleu Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Le Mag - avec les invités de la rédaction - glyphosate : stop ou encore ? 14 novembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bourély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFC radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission radio &amp;quot;Ma France&amp;quot;, France Bleu, 17 novembre 2023. Assurances en cas de catastrophes naturelles et glyphosate. Podcast https://www.francebleu.fr/emissions/ma-france/assurances-et-catastrophes-naturelle-glyphosate-et-congres-du-secours-populaire-4673050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gasmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Bleu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la place de la santé des végétaux dans le concept One Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podcast ONE HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture : le S-métolachlore, herbicide très utilisé, bientôt interdit. Extrait video du JT 20 heures de France 2 mercredi 15 fevrier 2023. Sur site internet France info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Soubane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wormser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dhib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JT 20 heures de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture : un puissant herbicide pour les céréaliers bientôt interdit. France 2. JT 19/20 heures mercredi 15 fevrier 2023. Sur site internet France info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Y Salique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Soubane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France 2 site internet France info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je pense donc j'agis &amp;quot;Glyphosate : enjeux, alternatives et transition vers une agriculture durable&amp;quot;. Emission RCF radio. Emission interactive d'une durée de deux heures. 26 septembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Gormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission RCF radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture. Nouvelle interdiction d'un pesticide. France 2. JT 20 heures mercredi 15 fevrier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Baste,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission radio &amp;quot;La Terre au carré&amp;quot;, France Inter, 25 10 2023. Bilan Glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roynel Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Viadard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Inter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robotique au service d'une agriculture durable agroécologique. Dans le cadre de la session : &amp;quot;Des robots pour le développement de l'agro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboCup 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission radio &amp;quot;La Transition de la semaine&amp;quot;, France Culture, 18 11 2023. La dépendance agricole au glyphosate. Podcast https://www.radiofrance.fr/franceculture/podcasts/la-transition-de-la-semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission radio "La Transition de la semaine", France Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique. XVII. Congress of the European Society for Agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja El Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Grahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 minutes pour la planète. Présentation du travail sur le domaine INRAE où près de 120 ha sont cultivés sans aucun pesticide depuis 2018. Radio Classique La Matinale Economique. 2 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un colloque sur l'agriculture sans pesticides se tient à Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'Innovation pour atteindre les objectifs du Plan Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ANR d’animation Ecophyto-Maturation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission Télé du SIMA : Repenser la protection des cultures, Comment protéger les cultures en misant sur la prévention ? Émission 5 prévention et prophylaxie. diffusion du 8 novembre. Animées par Jean-Paul Hébrard (TVagri, chaîne YouTube Powerboost) et introduites par Christian Huyghe, directeur scientifique Agriculture INRAE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMA 2022, Salon international des solutions et technologies pour une agriculture performante et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la rationalité économique des choix des agriculteurs en matière de la protection fongicide du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement vers une agriculture sans pesticide. Reportage France 3 Bourgogne Franche-Comté. Difusé dans les actualités du 2 juin 2022. Dans le cadre du colloque « Vers une agriculture sans pesticides » Dijon, 2-3 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jolly,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Vers une agriculture sans pesticides » Dijon, 2-3 juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Deal et PAC : quelle compatibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de politiques agricoles de la Société Française d'Economie Rurale SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOPHYTO RECHERCHE &amp; INNOVATION 2021 sous forme de série de Webinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroTechnoPôle. Plateforme au service du développement de nouvelles solutions technologiques pour la transition agroécologique. Webinaire Axema. 10 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heritier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroTechnoPôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde: Quelles pistes pour parvenir ensemble aux objectifs Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national DEPHY 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie: de la terre à l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointerau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Catzaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podcasts Google Eclairons les solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles recherches pour réduire le recours aux pesticides ? Etats des lieux et pistes de réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innoplant Carrefour 2020 "Vers une pomme de terre sans produits phytosanitaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de sortie du glyphosate : audition du PDG de l'INRA et des experts. Communication orale à l’Assemblée Nationale le 13 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU's natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP and Green Deal – Audition European Parliament (AGRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parlement Européen; INRAE; AgroParisTech, Nov 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la rationalité économique des choix des agriculteurs en matière de la protection fongicide du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARVALIS Institut du Végétal, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels agroéquipements pour les agricultures de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d'Administration d'Axema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui a bougé sur le plan de la société, des idées, de la réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique (CIAG) 2019. Biodiversité et durabilité des agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service de la durabilité de l'agriculture : contribution et implication de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique du GDR ISIS « Images et data : méthodes d’analyse &amp; modélisation pour l’agriculture numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier le datura dans les cultures : les apports du drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire organisé pole de compétitivité agri sud ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le pole de compétitivité agri sud ouest, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les usages et les alternatives du Glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentation des travaux que conduisent les chercheurs du centre Inra Bourgogne-Franche-Comté en vue de limiter l’utilisation d’intrants phytosanitaires sur les cultures au Préfet Pierre-Etienne Bisch, délégué interministériel chargé de coordonner les plans de sortie du glyphosate et de réduction des pesticides.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans après l’Esco « Agriculture et biodiversité » où en sommes-nous ? Ce qui a bougé sur le plan de la société, des idées, de la réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG, Carrefour de l'Innovation Agronomique. Biodiversité et durabilité des agricultures. 10 années après l’expertise collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIAG., Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intégrée de la santé des plantes : de l'articulation des leviers à l'apport du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance plénière du Haut Conseil des biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service des transitions agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. séminaire annuel Ecole Internationale de Recherche d'Agreenium EIR-A, « Transitions agricole et alimentaire : produire, transformer et consommer autrement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agronomique, Vétérinaire et Forestier de France (IAVFF). Dijon, FRA., Apr 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies numériques risquent-elles de (re)vérouiller les pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Chaire AgroTIC : le numérique au service de la réduction des intrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on ‘cultiver et protéger autrement’ : comment les scientifiques se mobilisent pour réduire la dépendance aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Un Homme, un jour», cycle de conférences organisé par Chambre d’agriculture de la Marne et l’UCIA axées sur l’agriculture et la bioéconomie dans le cadre de la 73ème Foire de Châlons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre Régionale d'Agriculture Grand Est. FRA., Sep 2019, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'atelier scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GIS Biotechnologies Vertes et du Consortium Biocontrôle "Semences et Biocontrôle : quelles solutions pour les agricultures de demain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing dependence on glyphosate: research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C-IPM Workshop on projects funded under calls 1 &amp; 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de sortie du glyphosate : audition du PDG de l'INRA et des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gauchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie de sortie du glyphosate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Nationale. FRA., Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DBN model to study the influence of epidemio surveillance networks on phytosanitary treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes 2018 (JFRB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glyphosate. Usages et alternatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence INRA -Amphi 147-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farmers consider pesticides the ultimate in crop protection: economic and behavioral insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 th International Conference of Agricultural Economists (ICAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. 44p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique (sera-t-il) au service de la durabilité de l'agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres réseau PACA RED "Recherche Expérimentation et Développement" Numérique et agriculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambres d’Agriculture. FRA., Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to evaluate the influence of spatial and temporal structure of an epidemiological surveillance network on the intensity of phytosanitary treatments on crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits peuvent-ils nous renseigner sur l'effet des pratiques agricoles sur la flore des agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Approche fonctionnelle pour la gestion des espèces adventices et de la flore des linéaires non cultivés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Agroforesteries, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et l'innovation dans le plan Ecophyto II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophyto Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur et optimisation des dispositifs d’épidémiosurveillance dans une stratégie durable de protection des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophyto Recherche et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPHY Ecophyto. FRA., Mar 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Challenge ROSE : robotique et capteurs au service d’Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sabarly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techday Robotique et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA.; Direction Générale des Entreprises. FRA.; ONERA. FRA.; Union des Industriels de l'Agroéquipement (AXEMA). FRA.; Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits peuvent-ils nous renseigner sur l'effet des pratiques agricoles sur la flore des agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Approche fonctionnelle pour la gestion des espèces adventices et de la flore des linéaires non cultivés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which species traits allow plant species to persist in sown grass-margin strips?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first "Northeast Plant, Pest, and Soils Conference (NEPPSC)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeast Weed Science Society. USA., Jan 2016, Phyladelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sémantique des bulletins de santé du végétal dans le projet VESPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016 : 27. Journées francophones d'Ingénierie des Connaissances. Atelier IN-OVIVE - 4e. ed. “Intégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du Vivant et de l’Environnement” Atelier IN-OVIVE : INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation d’une gestion intégrée de la flore adventice pour élargir le panel des approches mobilisables en santé des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Grande Culture à Hautes Performances Economiques et Environnementales (GCHP2E). FRA., Dec 2015, Paris, France. 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus écologiques d'assemblage des communautés : vers une conceptualisation de l'approche &amp;quot;modèle nul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. congrès francophone d'écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). USC Laboratoire d'Ecologie des Hydrosystèmes Naturels et Anthropisés (1369)., Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of long-term monitoring for inferring populations dynamics: the example of the Biovigilance French network on weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE Joint Annual Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What questions are agroecologists tackling ; a literature survey of ongoing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur l'Agroécologie pour la Sécurité Alimentaire et la Nutrition (FAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Nationale de Recherche pour l'Environnement (AllEnvie). FRA., Sep 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Strbik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des leviers utilisables pour gérer la santé des plantes : génétique, agronomie, surveillance, actions collectives (introduction de la rencontre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l'INRA au Salon de l'Agriculture 2014, Gérer la santé des cultures : des variétés au paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing ‘trait-based null model’ approaches to investigate community assembly mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES and SFE Joint Annual Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society (BES). GBR., Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données d’epidémiosurveillance à l’échelle de la décade : les pratiques culturales en colza influencent aussi indirectement la composition de la de la flore adventice du blé d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on sustainable management of crop health at INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données d’épidémio-surveillance des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCOPHYTO Colloque Recherche - Colloque de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la flore des champs cultivés en 30 ans : quelles causes et quelles conséquences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Francophones des Sciences de la ConservationLe réveil du Dodo IV - 4ème journées francophones des sciences de la conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Réveil du Dodo. FRA., May 2012, Dijon, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PPHD » : A Platform For High Throughput Phenotyping of Plant/Plant and Plant/Microorganisms Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 2011 Plant Phenomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up of a multicomponent biological resource center for Agroecology at INRA (Dijon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Culture Collections (ICCC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florianopolis, Brazil. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arable weeds in agricultural landscapes: new paradigms and emerging challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Boursault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque international sur la biologie des mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of post-dispersal weed seed predation according to weed species, space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. German Conference on Weed Biology and Weed Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Stuttgart-Hohenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postdispersal weed seed predation ranged between 19 to 84% per week following a species preference rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. German Conference on Weed Biology and Weed Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hohenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques de l'évolution adaptative de populations végétales en gestion dynamique : données expérimentales et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Bureau des Ressources Génétiques (BRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions comparées de la diversité de caractères quantitatifs, de marqueurs neutres et de gènes d'intérêt dans les (méta)populations expérimentales de blé et d'Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque national du BRG. Un dialogue sur la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France. 627 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir et gérer la résistance aux herbicides chez les mauvaises herbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Conférence du COLUMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de quelques espèces modèles à des inhibiteurs de l'acétolactate synthase utilisés seuls ou cumulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Couloume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Conférence du COLUMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation among accessions of Arabidopsis thaliana : beyond the flowering date, what morphological traits are relevant to study adaptation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Scarcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant adaptation : molecular genetics and ecology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la diversité génétique dans les populations naturelles et artificielles de plantes autogames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque national du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du JV 485 sur des vulpins résistants et sensibles aux antigraminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Conférence du COLUMA Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné: implications en biologie de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cuguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRG/USTL. Méthodologies de gestion et de conservation des ressources génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts et faiblesses des mélanges d'herbicides: Une analyse globale à partir de 92 formulations homologuées sur céréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du COLUMA Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés à l'utilisation d'organismes génétiquement modifiés (OGM) resistants aux herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. conférence du COLUMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto Recherche &amp; Innovation : actes des webinaire d'avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plan Ecophyto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dijon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque Ecophyto Recherche & Innovation 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophyto Recherche &amp; Innovation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio-conférence, France. 2022, </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/BVZR-DZ03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ecophyto Research &amp; Innovation 2021 symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr 1347 Agroécologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophyto Research &amp; Innovation 2021 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio-conference, France. 2022, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8FC8-1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free agriculture. Research and innovations in a future crop protection paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 1ère édition, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux 2. L’agriculture de conservation des sols est impossible sans glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection : Savoir faire, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides, un peu, beaucoup, résolument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°4, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.12-43, 2023, </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t630-jg84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le numérique pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.12-43, 2023, 2804-7559. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/WCER-XF06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie et le numérique font un interfaçage fécond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caron, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International - Special Transformations agroécologiques pour des systèmes alimentaires durables numéro 26 avril 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, p.142-143, 2022, ISSN : 1628-4240. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010083985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital routes to sustainability in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE 's Ressources 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, pp.64-95, 2022, 2804-7559. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/EYH6-2E33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couplage réussi du numérique au biologique avec les ruches connectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caron, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International - Special Transformations agroécologiques pour des systèmes alimentaires durables numéro 26 avril 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, p. 143, 2022, ISSN : 1628-4240. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010083985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les agroéquipements et le numérique pour des systèmes de culture sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, 2022, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective biodiversity monitoring could be facilitated by networks of simple sensors and a shift to incentivising results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, Elsevier, pp.339-365, 2021, Advances in Ecological Research, </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digital technology to agroecology- Agroecology and digital technology – a synergic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International - Special Partnership Issue, n° 26, September 2021. "Agroecological transformation for sustainable food systems : Insight on France-CGIAR research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, pp.142-143, 2021, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010082500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digital technology to agroecology - Connected beehives – successfully dovetailing digital technology and biological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International - Special Partnership Issue, n° 26, September 2021. Agroecological transformation for sustainable food systems : Insight on France-CGIAR research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, p. 143, 2021, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010082500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-93, 2020, Matière à débattre et décider, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution des agroéquipements et du numérique à l’agroéocologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-94, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ergot du seigle et les adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synthèses, Éditions Quæ, 2018, 978-2-7592-2818-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in parasitic weeds research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.334, 2018, 978-2-88945-633-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broomrape weeds. Underground mechanisms of parasitism and associated strategies for their control: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in parasitic weed research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers research topics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bedhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur Sciences (DBS Sciences)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1000 p., 2016, ISBN-10 2807302963 ISBN-13 9782807302969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences évolutives des approches par services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs de la Biodiversité et Services Ecosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2016, Update Sciences and Technologies, 9782759224425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des évolutions de l'agriculture sur la qualité des matières premières pour l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A découvert, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe De Boeck, 840 p., 2010, 2804101614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisite-cooperative research programme on risk assessment of transgenic crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Darmency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods for Risk Assessment of Transgenic Plants. III. Ecological risks and prospects of transgenic plants, where do we go from here? A dialogue between biotech industry and science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Verlag, 1999, 3-7643-5696-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de leviers mis en place à l’échelle territoriale pour réduire l’utilisation des produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution finale de l’APR "Leviers territoriaux pour réduire l’utilisation et les risques liés aux produits phytopharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying community assembly using the trait-based null model approach: synthesis and main results on grassland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Borgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie entre science et agroécologie entre science et politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition Ecologique : Pour une Interaction entre Politiques Publiques et Recherches Finalisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids as orobanchicides: an innovative approach for biocontrol broomrape weeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European weed research society symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015, Proceedings of the 17th European Weed Research Society Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postdispersal weed seed predation ranged between 19 to 84% per week following a species preference rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th German Conference on Weed Biology and Weed Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hohenheim, Germany. Springer, Journal of Plant Diseases and Protection. Special issue pp.1, 2008, Journal of Plant Diseases and Protection. Special issue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture sans pesticides ? En Côte-d'Or, des chercheurs font l'expérience. Article publié sur le site de France 3 Bourgogne Franche-Comté le 2 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njanji, Agata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie est aujourd’hui l’avenir des territoires. Article publié le 14 janvier 2021 sur le site internet de France3-regions Nouvelle-Aquitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ayed,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2022, 9782759233106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the uses of glyphosate in European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Antier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Auskalnienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Barić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, endure diversifying crop protection, UC Louvain. 60p., 2020, </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/A30K-D531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards seed protection using biocontrol strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desbois-Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Veneum, un monde empoisonné - Musée des Confluences, Lyon 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId872"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521313v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art01-GB" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Arizachacon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art09-GB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scherrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art09" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle de Tarle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art01-GB" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Godon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art01-GB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquerel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lemeneec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art01" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porret H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Monod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084420v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330741v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Constant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moullot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mullineaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Meunier," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vall&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Clayet," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-023-01861-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00742-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berkovicius" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Struna," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#233;gat, Sophie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351159v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyomard, Sophie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0265" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Lucie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clomenil," TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bechet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardot, Christophe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318887v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lozano Vita" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105778" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logvenoff, Ivan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2021.06.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chauveau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631519v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9010040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931920v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leussier, H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baudart," TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351320v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nouyrigat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Antier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kudsk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ulber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12145682" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pelotier," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denier-Pasquier," TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Urtizberea," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Genet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7iefc5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934128v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972725v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UCAZOJ" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935088v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouttet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scellier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628238v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hainzelin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017036" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gabriele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2017.01.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606098v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2016.39" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298402v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00135" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Eychenne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0376-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602441v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1236290" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273671v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12188" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJVF8QZR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602252v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1234410" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634101v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12164" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39L6QWWF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298955v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tnag-j558" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630066v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299596v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630234v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139278" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jullien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634938v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Julien J&#233;r&#244;me J." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;los" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qfyd-ef31" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Miserey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644929v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00920.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD246B10F27A59B39269E407E852C10BE073B450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2012.06.011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650939v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00892.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9JFDXLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645031v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.022" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRJLR9FV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398883v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0004-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398862v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665099v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Ostrowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya-Anna Tsitrone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.156" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656561v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-10-20" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660424v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.10.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRC7Z2PW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665664v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacquin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662334v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.05284.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A10FAC616170614199A0984048CB5A6CCF9F8659/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh J. Beckie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1614/WT-09-008.1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660458v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1647" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QBGMXWWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa R. Norton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.05.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2130ZM6R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666717v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654658v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9fdm-3k06" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662388v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1440" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XV7GD709-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8fzc-1d53" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656906v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.92" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664232v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Majerus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Powles" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00787.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654750v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2007.0098" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655144v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665344v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libertad Garcia-Villada" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2005.09.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGXLV189-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662426v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2005.08.020" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18B8W2S3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663382v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather H. Mckhann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02865.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNW8W514-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Durand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0213-6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TLZM0HG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655856v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bibard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bombarde" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664262v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.036541" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654356v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675859v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680162v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.043224" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670910v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2005.tb00934.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676870v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675945v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673930v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676518v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676519v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lonchamp" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bombarde" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Mjyiad" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669821v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670780v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673052v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670313v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669714v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894230v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-30-S1-S15" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698599v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684730v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Wang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Chen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698946v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bell" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687447v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690271v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688206v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703017v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714781v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sack" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeyl" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Sharbel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711531v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496879v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550835v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bottou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461353v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296174v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreane Meslard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guignard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550655v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539505v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496901v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167123v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zelman" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Jaouad" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j0g6-4c66" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167206v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hkt0-6298" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550764v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon-Maisonneuve" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742816v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540534v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851382v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851438v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572099v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gracia" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540447v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851348v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540365v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fresu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262061v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gall&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230505v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Trottmann," TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539566v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539524v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261815v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261850v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Montigny," TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050101v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zv17-3661" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208630v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261410v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapuis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261399v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261559v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433752v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoq" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261454v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barba Eug&#233;nie" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823953v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761987v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr 1347 Agro&#233;cologie" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vc7m-ne71" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652768v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Bacle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652761v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344845v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344794v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219341v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard," TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937711v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensaid" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218103v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03221847v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931967v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335559v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937732v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carr&#232;re  D&#8217;encausse," TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlier Philippe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strack, Emma" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254675v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190828v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fern&#225;ndez-Aparicio" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789288v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799424v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cellule de Coordination Du M&#233;taprogramme Smach" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496760v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Seguineau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Rougier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020269v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330784v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bour&#233;ly" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330581v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gasmier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bouchard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443071v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330504v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lafay" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044429v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacchi, Virna" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330638v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;nault" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261433v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Cabot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044563v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baste," TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033465v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soubane" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wormser" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sabin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dhib" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033558v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y Salique" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coulais" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le-Morvan" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230520v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camburet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Gormand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262624v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roynel Salom&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viadard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crosnier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208330v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330544v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230560v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262334v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058799v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882410v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867000v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborit" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793184v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866950v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jolly," TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884925v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbieri" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja El Benni" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez Dugo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Grahmann" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358478v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heritier," TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157701v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fosse" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darasse" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noyau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179338v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593737v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corazzi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609970v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointerau," TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Catzaras" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933631v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219169v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930777v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992390v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789048v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790407v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934244v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785916v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937470v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787874v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788292v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787687v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789819v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931952v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934293v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736052v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787855v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737023v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097235v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788742v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789137v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gauch&#233;e" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739304v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894995v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788636v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791319v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sabarly" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787086v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734221v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602998v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743034v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738836v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792303v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738564v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268863v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005052v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800747v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746753v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601749v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137183v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749622v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896873v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137012v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813286v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boursault" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Guilloux" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754466v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819864v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755900v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisson" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762871v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. David" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760647v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764081v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couloume" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760096v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770505v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841136v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767120v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772296v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956205v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295893v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Latapie" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mayne" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Canillo" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991201v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723679v2" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050806v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tysebaert" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540145v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327621v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258327v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Autio" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Moquay" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259724v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807462v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209246v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500401v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Fadhuile" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roignant" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496282v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500402v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Thoueille" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791792v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789606v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790103v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790508v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788226v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garnon" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01833037v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788370v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788275v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sunyol" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801807v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Herbinet" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charlot" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792353v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303984v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298956v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chauvel" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dreyfus" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713761v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802406v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653728v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959271v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/WCER-XF06" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170296v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huygue" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ladet" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t630-jg84" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033380v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058125v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EYH6-2E33" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034045v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687665v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.006" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563301v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03446868v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787490v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785196v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796348v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r4821-valeurs-de-la-biodiversite-et-services-ecosystemiques.html?profil_Id=7" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837424v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7101-lalimentation-a-decouvert.html?search_query=esnouf&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836446v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472833v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785765v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606748v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535071v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540330v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650918v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/BVZR-DZ03" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762101v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8FC8-1102" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710887v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njanji, Agata" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424322v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orvain" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ayed," TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587361v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933336v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antier," TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andersson" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Auskalnien&#279;" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bari&#263;" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baret" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/A30K-D531" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790098v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519171v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Arizachacon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art09-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art01-GB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art09" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scherrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art01" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lemeneec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Godon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art01" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110415" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle de Tarle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art01-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art01-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798972v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquerel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moullot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Monod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porret H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mullineaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Meunier," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vall&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Clayet," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-023-01861-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546602v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00742-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berkovicius" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Struna," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouchon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351159v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyomard, Sophie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#233;gat, Sophie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Lucie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clomenil," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bechet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardot, Christophe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0265" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logvenoff, Ivan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2021.06.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lozano Vita" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105778" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Antier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kudsk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ulber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12145682" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962209v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baudart," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leussier, H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chauveau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631519v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9010040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nouyrigat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937716v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934128v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7iefc5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934230v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pelotier," TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denier-Pasquier," TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Urtizberea," TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Genet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623498v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617885v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935088v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627783v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouttet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UCAZOJ" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628238v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hainzelin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556503v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gabriele" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2017.01.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2016.39" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1234410" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00135" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561498v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Eychenne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0376-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602441v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1236290" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273671v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12188" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJVF8QZR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630234v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139278" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299596v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630066v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634101v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12164" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39L6QWWF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298955v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tnag-j558" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jullien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634938v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Julien J&#233;r&#244;me J." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190467v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;los" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qfyd-ef31" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648652v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645031v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRJLR9FV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702104v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2012.06.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643544v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Miserey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644929v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00920.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD246B10F27A59B39269E407E852C10BE073B450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650939v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00892.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9JFDXLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398883v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0004-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacquin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665099v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Ostrowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya-Anna Tsitrone" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.156" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656561v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-10-20" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.10.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRC7Z2PW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660424v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660458v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1647" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QBGMXWWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665285v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh J. Beckie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1614/WT-09-008.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654460v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.05284.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A10FAC616170614199A0984048CB5A6CCF9F8659/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654950v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8fzc-1d53" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656906v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.92" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666010v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa R. Norton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.05.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2130ZM6R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666717v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654658v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9fdm-3k06" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662388v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1440" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XV7GD709-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662426v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2005.08.020" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18B8W2S3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655144v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664232v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Majerus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Powles" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00787.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654750v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2007.0098" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665344v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libertad Garcia-Villada" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2005.09.003" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGXLV189-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663382v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather H. Mckhann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02865.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNW8W514-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668321v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Durand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0213-6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TLZM0HG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655856v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bibard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bombarde" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664262v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.036541" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654356v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680162v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.043224" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670910v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2005.tb00934.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675859v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676518v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676870v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675945v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673930v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669821v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676519v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lonchamp" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bombarde" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Mjyiad" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669829v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670780v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673052v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670313v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669714v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698599v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894230v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-30-S1-S15" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690271v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698946v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bell" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684730v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Wang" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Chen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687447v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688206v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703017v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711531v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeyl" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714781v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sack" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Sharbel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496879v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550655v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bottou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539505v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461353v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296174v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreane Meslard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guignard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550835v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496901v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167123v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zelman" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Jaouad" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j0g6-4c66" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550764v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon-Maisonneuve" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167206v2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hkt0-6298" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540365v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fresu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851438v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572099v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gracia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851382v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742816v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540534v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540447v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851348v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261454v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barba Eug&#233;nie" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208630v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050101v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zv17-3661" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539524v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261815v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261850v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Montigny," TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262061v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gall&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230505v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Trottmann," TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539566v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261410v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapuis" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261399v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261559v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433752v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoq" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823953v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761987v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr 1347 Agro&#233;cologie" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vc7m-ne71" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652768v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Bacle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652761v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344794v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344845v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03221847v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219341v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard," TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937711v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensaid" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218103v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931967v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937732v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carr&#232;re  D&#8217;encausse," TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlier Philippe" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strack, Emma" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335559v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254675v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789288v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190828v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fern&#225;ndez-Aparicio" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799424v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cellule de Coordination Du M&#233;taprogramme Smach" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991201v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Latapie" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mayne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956205v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295893v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Canillo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723679v2" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258327v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Autio" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Moquay" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327621v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050806v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tysebaert" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540145v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corazzi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259724v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807462v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209246v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500401v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Fadhuile" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roignant" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496282v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500402v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Thoueille" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790508v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791792v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789606v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790103v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01833037v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garnon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788226v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788275v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sunyol" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788370v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801807v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Herbinet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charlot" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303984v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792353v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298956v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chauvel" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dreyfus" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802406v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713761v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496760v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Seguineau" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Rougier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020269v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230560v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262334v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261433v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Cabot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044429v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacchi, Virna" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330504v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lafay" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330638v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;nault" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330784v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bour&#233;ly" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330581v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gasmier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bouchard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443071v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033465v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soubane" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wormser" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sabin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dhib" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033558v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y Salique" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coulais" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le-Morvan" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230520v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camburet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Gormand" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044563v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baste," TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262624v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roynel Salom&#233;" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viadard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crosnier" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208330v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330544v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884925v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbieri" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja El Benni" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez Dugo" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Grahmann" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867000v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborit" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058799v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882410v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793184v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866950v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jolly," TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179338v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593737v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358478v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heritier," TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157701v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fosse" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darasse" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noyau" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609970v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointerau," TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Catzaras" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992390v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933631v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219169v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930777v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934293v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788292v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787874v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937470v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789048v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790407v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934244v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785916v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787687v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789819v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931952v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788742v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789137v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gauch&#233;e" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097235v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737023v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736052v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787855v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734221v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894995v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739304v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788636v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791319v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sabarly" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787086v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602998v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743034v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738836v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005052v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800747v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792303v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738564v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268863v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746753v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601749v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137183v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749622v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896873v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137012v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813286v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boursault" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Guilloux" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819864v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754466v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755900v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisson" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760647v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764081v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couloume" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762871v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. David" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760096v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767120v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841136v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770505v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772296v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540330v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650918v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/BVZR-DZ03" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762101v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8FC8-1102" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653728v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170296v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huygue" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ladet" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t630-jg84" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959271v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/WCER-XF06" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033380v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058125v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EYH6-2E33" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034045v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687665v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.006" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563301v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03446868v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785196v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787490v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796348v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r4821-valeurs-de-la-biodiversite-et-services-ecosystemiques.html?profil_Id=7" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837424v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7101-lalimentation-a-decouvert.html?search_query=esnouf&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836446v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472833v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785765v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606748v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535071v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710887v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njanji, Agata" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424322v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orvain" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ayed," TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587361v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933336v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antier," TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andersson" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Auskalnien&#279;" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bari&#263;" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baret" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/A30K-D531" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790098v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>