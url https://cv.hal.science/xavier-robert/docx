--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -234,619 +234,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene cave sediments record topographic, erosional and drainage development in the Western European Alps</w:t>
+                <w:t xml:space="preserve">Large landslide of the hyperarid Central Western Andes triggered during a humid period of the Late Pleistocene (ca. 19°S; northern Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lemot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre G Valla</w:t>
+                <w:t xml:space="preserve">Swann Zerathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter van der Beek</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Jagercikova</w:t>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Niedermann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118344⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (3), pp.174 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229664v1</w:t>
+                <w:t xml:space="preserve">hal-04152644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drones souterrains, inspection et imagerie 3D : contraintes et potentialités d’un nouvel outil de documentation des grottes et du karst</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Burial in the western Central Andes through Oligocene to Miocene ignimbrite flare‐ups recorded by low‐temperature thermochronology in the Cañete Canyon, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bujan</w:t>
+                <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Cazes</w:t>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Couillet</w:t>
+                <w:t xml:space="preserve">Carlos Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (6), pp.488-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394455v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burial in the western Central Andes through Oligocene to Miocene ignimbrite flare‐ups recorded by low‐temperature thermochronology in the Cañete Canyon, Peru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Drones souterrains, inspection et imagerie 3D : contraintes et potentialités d’un nouvel outil de documentation des grottes et du karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+                <w:t xml:space="preserve">Stéphane Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+                <w:t xml:space="preserve">Gaël Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Benavente</w:t>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129116v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large landslide of the hyperarid Central Western Andes triggered during a humid period of the Late Pleistocene (ca. 19°S; northern Chile)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miocene cave sediments record topographic, erosional and drainage development in the Western European Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre G Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Zerathe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Peter van der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+                <w:t xml:space="preserve">Marianna Jagercikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carcaillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Niedermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (3), pp.174 - 184. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 621, pp.118344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152644v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Apatite (U-Th)/He and apatite fission-track thermochronology dataset from the Abancay Deflection (Eastern Cordillera, Southern Peru).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -893,103 +893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zircon (U-Th)/He Closure Temperature Lower Than Apatite Thermochronometric Systems: Reconciliation of a Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djordje Grujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.145. </w:t>
@@ -1021,429 +1021,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Exhumation of the Eastern Cordillera in the Central Andes: Evidence for South-Verging Backthrusting (Abancay Deflection, Peru)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pliocene river capture and incision of the northern Altiplano: Machu Picchu, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthias Bernet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020TC006314⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (2), pp.jgs2020-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/jgs2020-100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388206v2</w:t>
+                <w:t xml:space="preserve">hal-03470137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene river capture and incision of the northern Altiplano: Machu Picchu, Peru</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Paleoseismic Evidence of an M w 7 Pre‐Hispanic Earthquake in the Peruvian Forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Wimpenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/jgs2020-100⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (6), e2020TC006479 [24 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470137v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoseismic Evidence of an M w 7 Pre‐Hispanic Earthquake in the Peruvian Forearc</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Differential Exhumation of the Eastern Cordillera in the Central Andes: Evidence for South-Verging Backthrusting (Abancay Deflection, Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anderson Palomino</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre G Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 40 (6), e2020TC006479 [24 p.]. </w:t>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.e2020TC006314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020TC006479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943537v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE THERMOCHRONOLOGIC RECORD OF EROSION AND MAGMATISM IN THE CANYONLANDS REGION OF THE COLORADO PLATEAU</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W Reiners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart N Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelin X Whipple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1585,64 +1585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 728-729, pp.119 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1810,103 +1810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active transpressional tectonics in the Andean forearc of southern Peru quantified by 10 Be surface exposure dating of an active fault scarp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Zerathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah R Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (9), pp.1662-1678. </w:t>
@@ -2082,51 +2082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained out-of-sequence shortening along a tectonically active segment of the Main Boundary thrust: The Dhauladhar Range in the northwestern Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Thiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstanze Stübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,64 +2212,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and mode of exhumation of the Cordillera Blanca batholith (Peruvian Andes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,51 +2333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting tectonically driven exhumation and incision patterns, western versus central Nepal Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Litty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,51 +2385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (4), pp.327-330. </w:t>
@@ -2461,295 +2461,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the Himalayan megathrust around the Gorkha earthquake (25 April 2015) in Nepal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ananta Gajurel</w:t>
+                <w:t xml:space="preserve">Slab flattening, magmatism, and surface uplift in the Cordillera Occidental (northern Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.01.015⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (11), pp.1031-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G37061.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135843v1</w:t>
+                <w:t xml:space="preserve">insu-01677064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab flattening, magmatism, and surface uplift in the Cordillera Occidental (northern Peru)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Bernet</w:t>
+                <w:t xml:space="preserve">Segmentation of the Himalayan megathrust around the Gorkha earthquake (25 April 2015) in Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshan Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Cortes-Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananta Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (11), pp.1031-1034. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, Part B, pp.236 - 252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G37061.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01677064v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic ups and downs of the Himalaya</w:t>
               </w:r>
@@ -2908,51 +2908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptise Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2977,103 +2977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of detachment geometry on lateral variations in exhumation rates in the Himalaya: Insights from low-temperature thermochronology and numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.B05202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3120,77 +3120,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying rates of landscape evolution and tectonic processes by thermochronology and numerical modeling of crustal heat transport using PECUBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3253,64 +3253,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Quaternary reactivation of the Main Central thrust zone (central Nepal Himalaya): New thermochronologic data and numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,64 +3400,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Miocene – Recent exhumation of the central Himalaya and recycling in the foreland basin assessed by apatite fission-track thermochronology of Siwalik sediments, Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3534,51 +3534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the rate of post-orogenic erosional decay from low-temperature thermochronological data: application to the Dabie Shan, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Quantifying Rates and Timescales of Geomorphic Processes: Part 2., 30 (9), pp.1203-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3682,51 +3682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,64 +4076,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage network over the migrating front of dynamic uplift in Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence d'activité des failles et dynamique du prisme himalayen : apports de la thermochronologie et de la modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4456,51 +4456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mai Yung Sen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van der Beek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Jagercikova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Niedermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118344" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12669" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501753v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478697v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388206v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006314" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-100" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Wimpenny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Rosell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Palomino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006479" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra E Murray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Reiners" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N Thomson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin X Whipple" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/05.2019.01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Margirier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Hall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017tc004523" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Thiede" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanze St&#252;bner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Dey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Faruhn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/l630.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01677067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013055" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Baudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37579.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Bhattarai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cortes-Aranda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01677064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37061.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g36049.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00952528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Barbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681449v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.12.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSN4LPDG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25736A.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00305.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ14G8WC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barriquand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dublyansky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Xavier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Eliot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mai Yung Sen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van der Beek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Jagercikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Niedermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501753v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478697v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Wimpenny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Rosell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Palomino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006479" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388206v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006314" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra E Murray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Reiners" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N Thomson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin X Whipple" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/05.2019.01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Margirier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Hall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017tc004523" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Thiede" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanze St&#252;bner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Dey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Faruhn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/l630.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01677067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013055" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Baudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37579.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01677064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37061.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Bhattarai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cortes-Aranda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.01.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g36049.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00952528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Barbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681449v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.12.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSN4LPDG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25736A.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00305.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ14G8WC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barriquand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dublyansky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Xavier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Eliot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>