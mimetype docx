--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -234,334 +234,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large landslide of the hyperarid Central Western Andes triggered during a humid period of the Late Pleistocene (ca. 19°S; northern Chile)</w:t>
+                <w:t xml:space="preserve">Burial in the western Central Andes through Oligocene to Miocene ignimbrite flare‐ups recorded by low‐temperature thermochronology in the Cañete Canyon, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Zerathe</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Robert</w:t>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carcaillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35 (3), pp.174 - 184. </w:t>
+              <w:t xml:space="preserve">, 2023, 35 (6), pp.488-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152644v1</w:t>
+                <w:t xml:space="preserve">hal-04129116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burial in the western Central Andes through Oligocene to Miocene ignimbrite flare‐ups recorded by low‐temperature thermochronology in the Cañete Canyon, Peru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Large landslide of the hyperarid Central Western Andes triggered during a humid period of the Late Pleistocene (ca. 19°S; northern Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Zerathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Benavente</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35 (6), pp.488-497. </w:t>
+              <w:t xml:space="preserve">, 2023, 35 (3), pp.174 - 184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129116v1</w:t>
+                <w:t xml:space="preserve">hal-04152644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drones souterrains, inspection et imagerie 3D : contraintes et potentialités d’un nouvel outil de documentation des grottes et du karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -763,233 +763,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Apatite (U-Th)/He and apatite fission-track thermochronology dataset from the Abancay Deflection (Eastern Cordillera, Southern Peru).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40, pp.107748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zircon (U-Th)/He Closure Temperature Lower Than Apatite Thermochronometric Systems: Reconciliation of a Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Grujic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Robert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.145. </w:t>
@@ -1027,90 +1031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pliocene river capture and incision of the northern Altiplano: Machu Picchu, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1161,90 +1165,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoseismic Evidence of an M w 7 Pre‐Hispanic Earthquake in the Peruvian Forearc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Wimpenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Rosell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1295,77 +1299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Exhumation of the Eastern Cordillera in the Central Andes: Evidence for South-Verging Backthrusting (Abancay Deflection, Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre G Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1468,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W Reiners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart N Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelin X Whipple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1553,360 +1557,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of erosion and isostasy in the Cordillera Blanca uplift: Insights from landscape evolution modeling (northern Peru, Andes)</w:t>
+                <w:t xml:space="preserve">On the long-lasting sequences of coral reef terraces from SE Sulawesi (Indonesia): Distribution, formation, and global significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Margirier</w:t>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Braun</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bézos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Muhammad Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.02.009⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.37-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135906v1</w:t>
+                <w:t xml:space="preserve">hal-01983439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the long-lasting sequences of coral reef terraces from SE Sulawesi (Indonesia): Distribution, formation, and global significance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of erosion and isostasy in the Cordillera Blanca uplift: Insights from landscape evolution modeling (northern Peru, Andes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+                <w:t xml:space="preserve">Audrey Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Muhammad Imran</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 188, pp.37-57. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 728-729, pp.119 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.03.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983439v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active transpressional tectonics in the Andean forearc of southern Peru quantified by 10 Be surface exposure dating of an active fault scarp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Zerathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Zerathe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah R Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (9), pp.1662-1678. </w:t>
@@ -2082,51 +2086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained out-of-sequence shortening along a tectonically active segment of the Main Boundary thrust: The Dhauladhar Range in the northwestern Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Thiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstanze Stübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,77 +2203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and mode of exhumation of the Cordillera Blanca batholith (Peruvian Andes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (4), pp.327-330. </w:t>
@@ -2467,90 +2471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab flattening, magmatism, and surface uplift in the Cordillera Occidental (northern Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2735,51 +2739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic ups and downs of the Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2908,51 +2912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptise Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2977,77 +2981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of detachment geometry on lateral variations in exhumation rates in the Himalaya: Insights from low-temperature thermochronology and numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,90 +3111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying rates of landscape evolution and tectonic processes by thermochronology and numerical modeling of crustal heat transport using PECUBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3253,77 +3257,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Quaternary reactivation of the Main Central thrust zone (central Nepal Himalaya): New thermochronologic data and numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,51 +3404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Miocene – Recent exhumation of the central Himalaya and recycling in the foreland basin assessed by apatite fission-track thermochronology of Siwalik sediments, Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,64 +3525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the rate of post-orogenic erosional decay from low-temperature thermochronological data: application to the Dabie Shan, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Quantifying Rates and Timescales of Geomorphic Processes: Part 2., 30 (9), pp.1203-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3682,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,51 +3785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic reshaping of the biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,90 +3910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et morphologie coralienne.Modélisation et observations des îles ensurrection de SE Sulawesi, Indonésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bézos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4076,77 +4080,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage network over the migrating front of dynamic uplift in Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4216,51 +4220,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence d'activité des failles et dynamique du prisme himalayen : apports de la thermochronologie et de la modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4456,51 +4460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mai Yung Sen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van der Beek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Jagercikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Niedermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501753v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478697v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Wimpenny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Rosell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Palomino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006479" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388206v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006314" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra E Murray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Reiners" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N Thomson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin X Whipple" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/05.2019.01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Margirier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Hall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017tc004523" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Thiede" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanze St&#252;bner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Dey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Faruhn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/l630.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01677067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013055" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Baudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37579.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01677064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37061.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Bhattarai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cortes-Aranda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.01.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g36049.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00952528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Barbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681449v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.12.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSN4LPDG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25736A.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00305.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ14G8WC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barriquand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dublyansky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Xavier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Eliot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mai Yung Sen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12669" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van der Beek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Jagercikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Niedermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501753v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478697v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Wimpenny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Rosell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Palomino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006479" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388206v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006314" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra E Murray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Reiners" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N Thomson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin X Whipple" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/05.2019.01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Margirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Hall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017tc004523" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Thiede" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanze St&#252;bner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Dey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Faruhn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/l630.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01677067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013055" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Baudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37579.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01677064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37061.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Bhattarai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cortes-Aranda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.01.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g36049.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00952528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Barbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681449v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.12.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSN4LPDG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25736A.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00305.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ14G8WC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barriquand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dublyansky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Xavier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Eliot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>