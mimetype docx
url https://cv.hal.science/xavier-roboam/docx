--- v1 (2026-04-14)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Roboam </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherches CNRSDirecteur Adjoint du LAPLACE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3320-6668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059058420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de Recherche et d’expertise scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologies de ‘’co-conception’’ (conception des systèmes de conversion d’énergie électrique intégrant gestion énergétique et environnement : approches par ‘’co-optimisation’’, MDO (Multidisciplinary Design Optimization), conception robuste ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microréseaux d’énergie : architectures et gestion d’énergie pour la production décentralisée ; systèmes multi énergie, conception robuste sous incertitudes (environnement et modèles).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et gestion des nouveaux réseaux de l’avion plus électrique : vers la propulsion hybride ou tout électrique ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research Domains scientific skills **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-design methodologies (design of electrical energy conversion systems integrating energy management environment and uncertainties: &amp;quot;co-optimisation&amp;quot; approaches, MDO (Multidisciplinary Design Optimization), robust design;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy microgrids: architectures and energy management for distributed energy systems ; multi-energy systems, robust design under uncertainty (environment and models).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and management of new networks for more electric aircraft: towards hybrid or all-electric propulsion;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling nonlinearities in microgrid codesign through linear programming approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Hernan Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/compel-11-2025-0526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Water-Energy Management in Microgrid-Driven BWRO Desalination Prototype Considering Technological Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40866-023-00189-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Powertrain Electrification for Greener Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (19), pp.6831. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16196831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Electric Powertrain without Power Electronics for Future Hybrid Electric Aircrafts: Architecture, Design and Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1 Special Issue Aerospace Vehicle Design under Uncertainties), pp.672. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13010672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Control Strategy for Water Pumping System Fed by Intermittent Renewable Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (22), pp.7593. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16227593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic for Solving the Water-Energy Management Problem in Standalone Water Desalination Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy System Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJFSA.317104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Solar Production and Energy Demand Profiles Using Markov Chains for Microgrid Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (23), pp.7871. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16237871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design for Hybrid Electric Powertrain of Future Aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (18), pp.6719. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15186719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction between the design and operation under uncertainties of a simple distributed energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (6), pp. 2084-2095. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2021-0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic aware aging design of a simple distributed energy system: A comparative approach with single stage design strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.111104. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale electro-thermal model of a lithium-ion battery for time-accelerated experiments in a hardware in the loop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Varais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Mullins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.102576. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.102576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception intégrée par optimisation de chaines de propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° Spécial : Avion et électricité, vers une baisse des émissions de gaz à effet de serre ?, 105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization of the Actuation System of a Hybrid Electric Aircraft Powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Llibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1297. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced scale PHIL emulation concepts applied to power conversion systems with battery storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Varais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, IEEE Transactions on Industrial Electronics, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.2988220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic design and energy management of a standalone battery-less PV/Wind driven brackish water reverse osmosis desalination system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.100884. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2020.100884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception intégrée du système propulsif d’un avion régional hybride-électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct sizing and characterization of Energy Storage Systems in the Energy-Power plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier M. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Junco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.2-17. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economical optimization of wind power production including lithium and/or hydrogen sizing in the context of the day ahead market in island grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management optimization of a smart wind power plant comparing heuristic and linear programming methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.418-431. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of wind energy conversion system for time-accelerated and size-scaled experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Varais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.65-78. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Power Management of a Hybrid Photovoltaic/Wind Stand-Alone System Coupling Battery Storage and Hydraulic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.210--228. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2016.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Gird, des réseaux électriques intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 : Les transports du futur : smart grids, des réseaux électriques intelligents, Regards croisés de chercheur.e.s, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing methodology based on design of experiments for freshwater and electricity production from multi-source renewable energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 446, pp.94-103. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized fuzzy rule-based energy management for a battery-less PV/wind-BWRO desalination system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.06.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of an original direct hybridization of fuel cells and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries van Laethem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, 76-87 (Special Issue). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Electrochemical Battery Models for Time-Accelerated and Size-Scaled Experiments on Test-Benches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio J. Junco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (6), pp.4233-4240. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2017.2683398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power flow scheduling and sensitivity analysis for sizing a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 131, pp. 114-127. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power for Aircraft Emergencies : A Hybrid Proton-Exchange Membrane H2/O2 Fuel Cell and Ultracapacitor System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electrification Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.72-85. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELE.2017.2758879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of a Smart Microgrid With Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.1762-1770. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2015.2507131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.S289-S305. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative method for selecting decision variables in analytical optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdhayfa Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 53 (n° S2), pp. S167-S178. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management of a hybrid system based on a fuel cell and a Lithium Ion battery: Experimental tests and integrated optimal design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.21-37. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodologies for sizing a battery bank devoted to a stand-alone and electronically passive wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 60, pp. 144-154. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2016.01.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level integrated optimal design for power systems of more electric aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdhayfa Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 130, pp. 223-235. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal d’un réseau électrique aéronautique – Comparaison entre différentes stratégies de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-1/16270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of the Integrated Modular Power Electronics Cabinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.37 - 52. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power dispatching strategies in smart-microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 40, pp. 649-658. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.07.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of SOC variations on the battery bank sizing of a stand-alone system fed by a passive wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.555-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of compact wind profiles using evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 1-19. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415977.2013.823414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systemic Approach Integrating Driving Cycles for the Design of Hybrid Locomotives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 62, pp.3541-3550. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2013.2267099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load allocation problem for optimal design of aircraft electrical power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-131708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a medium voltage power converter-storage devices embedded in a hybrid emergency network for more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception intégrée par optimisation multicritère d'un système d’actionnement électrique pour l’aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (2), pp.221-242. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.16.221-242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception intégrée par optimisation multicritère d’un système d’actionnement électrique pour l’aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sebastiao de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optimal design and sensitivity analysis of a stand alone wind turbine system with storage for rural electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.616-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal synthesis by means of evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 20, pp. 93-104. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415977.2011.624619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed Function for Actuation and Power Flow Control in Embedded Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 59 (n° 9), pp. 3596-3603. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2188870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Electricity in the Air: Toward Optimized Electrical Networks Embedded in More-Electrical Aircraft.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André De Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.6-17. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2012.2221355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of railway driving missions with niching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 31, pp.920-931. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641211209807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust design of a passive wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hoan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 31, pp.932-944. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641211209816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Grid-Connected CSI for Hybrid PV/Wind Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amorndechaphon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Premrudeepreechacharn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.381016. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/381016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des réseaux et du management énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid power generation system for aircraft electrical emergency network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 1 (n° 4), pp. 148-155. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-est.2010.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid solar-wind system with battery storage operating in grid-connected and standalone mode: Control and energy management - Experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (6), pp.2587-2595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of a Passive Wind Turbine System: An Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hoan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 1, pp.48-56. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2010.2046685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model simplification and optimization of a passive wind turbine generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hoan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 34, pp.2640-2650. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2009.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optimal design of a hybrid locomotive with multiobjective genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossi Rockys Akli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 30, pp.151-162. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-2009-1018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid wind-photovoltaic power systems: Structure Complexity and Energy Efficiency, Control and Energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (5-6), pp.669-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for limiting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640910969403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and energy management of a hybrid locomotive based on flywheel and accumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossi Rockys Akli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (8), pp.3947-3958. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2009.2027328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of a pumping system fed by hybrid Photovoltaic-Wind source without battery storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control method of a small -scale reverse osmosis desalination unit powered by PV-Wind hybrid system without batteries storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Turbines Based on Doubly-Fed Induction Generator under Asymmetrical Voltage Dips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (1), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2007.914317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Energy modelling of stand-alone hybrid Photovoltaic- Wind generating system with integration of converters losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Complexity and Energy Efficiency of Small Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Mirecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (1), pp.660 - 670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Behavior of the Doubly Fed Induction Generator During Three-Phase Voltage Dips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), pp.709 - 717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a small passive wind turbine generator with multiobjective genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 26, pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Different Methods to Control a Small Variable-Speed Wind Turbine With PMSM Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Resources Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (3), pp.200-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture des réseaux électriques continus en aéronautique. Vers des réseaux maillés à forte disponibilité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (3-4), pp.259-283. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.10.259-283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Direct Multiobjective Optimization Methods for the Design of Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Fefermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 16 (n° 3), pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond-graph-based model simplification for system analysis: application to a railway traction device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 220, pp.553-571. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09596518JSCE210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avion plus électrique : vers une nouvelle génération de réseaux de bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of Heterogeneous Electrical Energetic Systems using Multiobjective Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering (I.R.E.E.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.112-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Device Sizing for a Hybrid Railway Traction System by Means of Bicausal Bond Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 220, pp.269-282. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09596518JSCE154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception simultanée de systèmes électriques hétérogènes par algorithmes évolutionnaires multicritères. Applications à l'optimisation de chaînes de traction pour véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 25, pp. 1103-1126. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.25.1103-1126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'avion plus électrique à l'avion tout électrique : état de l'art et prospective sur les réseaux de bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.001. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph Based Stability Analysis of a Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviã¨ve Dauphin-Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System optimization by multiobjective genetic algorithms and analysis of the coupling between variables, constraints and objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 24, pp.805-820. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640510598157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombination and Self-Adaptation in Multi-objective Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 2936, pp.115-126. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24621-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a two-phase non-linear simulation model of the dynamic operation of the induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Kasmieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction convertisseur statique - machine asynchrone : illustration à l'aide des logiciels de simulation POSTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Association machine asynchrone et convertisseur statique, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'une machine asynchrone par estimation robuste de la vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (3), pp.439-453. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1992140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle de propulsion hybride électrique dans un modèle d'aéronef complet, incluant aérodynamique et structure, en vue de sa conception multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Brousset-Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE - SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation Study of NMC622/Graphite Second Life Li-ion Battery Packs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de O. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS; LAPLACE, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Li-ion batteries: Influence of aging on the Techno-economic Analysis of a Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de O Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal techno-economic and environmental design of a renewable energy based charging station including second life batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring coupling effects between airframe and propulsion in parametric models for electric regional aircraft with range extender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Brousset-Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEROBEST 2025 - ECCOMAS Thematic Conference on Multidisciplinary Design Optimization of Aerospace Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un micro-réseau aéroportuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation Modes estimation tool for Second life Li-ion batteries with inhomogeneous lithium distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Capacity Analysis as a diagnostic method applied to second life Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022, 14th International Conference of the International Association for Mathematics and Computer in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France. pp.451-463, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a lithium ion battery: comparison between first and second life batteries environmental impacts in microgrid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise De Godoy Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of Energy Management Systems for non-cooperative and cooperative Multi-Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanandlall Gopee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Grid (icSmartGrid 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid58556.2023.10170992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management System for a Low Voltage Direct Current Microgrid: Modeling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanandlall Gopee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaetani-Liseo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of energy demand and PV production profiles based on Markov chains for the design and operation of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote presentation: Towards greener aircrafts: Multidisciplinary Design Optimization of hybrid electric propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HASTECS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE / 3AF, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC electrical architecture propelling systems for aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2021 More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE - 3AF, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the design and control under uncertainties of a simple distributed energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stage design framework for the investment and operation of a simple microgrid: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a hybrid-electric aircraft powertrain based on Sobol indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Europe Conference, Bordeaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic analysis of second-life lithium-ion batteries integration in microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Birou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics and Drives Conference EPE'20 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, lyon, France. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité d'un système de propulsion hybride électrique pour des futurs aéronefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE (Journées Jeunes Chercheurs en Génie Electrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated design process and sensitivity analysis of a hybrid electric propulsion system for future aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix approach based on Quadripole for quality analysis in Aircraft Electrical Power Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Makhraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Salerno, Italy. pp.21 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optimal design trends from non propulsive systems to hybrid power train of more electric aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'19 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the design space for a Parallel Hybrid regional aircraft with MDO methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft Conference (MEA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road map scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR SEEDS / Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ile d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust energy management optimization of a smart microgrid in day ahead markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.U. Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hall in Tirol, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Design Space for a Hybrid-Electric Regional Aircraft with Multidisciplinary Design Optimisation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hall in Tirol, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propulsion hybride électrique – Design de la chaine de propulsion selon des critères physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de Toulouse – Rencontres aérospatiales, 10 et 21 avril 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling electro-thermal model of a lithium-ion battery for time-accelerated experiments in a HIL system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Varais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Modelling of a Hydrogen hub (electricity, heat, transport vehicle) for future Airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal techno-economical storage sizing for wind power producers in day-ahead markets for island networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hernandez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic vs Linear Programming for optimization of micro smart grid energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.U. Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of Smart Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Electrical and Information Technologies (ICEIT 2017), Nov. 15-18, 2017, Rabat (MOROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Adaptation for a Three-phase Grid-Forming Inverter for Stand-Alone Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ghanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALING OF WIND ENERGY CONVERSION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Varais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct sizing method and specific characterization of energy storage devices/systems in the Energy-Power plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Junco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and control strategy for water pumping system fed by intermittent renewable sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Regional Aircraft: A Comparative Review of New Potentials Enabled by Electric Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd AIAA/SAE/ASEE Joint Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. pp. 1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Propulsion for Regional Aircraft: a Comparative Analysis based on Energy Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS-ITEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Quasi-Static Model for Water/Power Management of a Stand-Alone Wind/Photovoltaic/BWRO Desalination System Without Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Renewable Energy Congress (IREC 16), March 22-24, 2016, Hammamet (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hammamet, Tunisia. pp.16036162, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC.2016.7478871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimisé d’un système de génération d’énergie électrique et d’eau potable à partir de ressources renouvelables - Modélisation par plan d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16) - EF-EPF-MGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en ﬂux d'énergie d'une batterie Li-Ion en vue d'une optimisation technico économique d'un micro-réseau intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16) - EF-EPF-MGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optimal design of a photovoltaic/wind system for electricity and water production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGGREGATED MULTILEVEL APPROACH FOR THE DESIGN OF MORE ELECTRIC AIRCRAFT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Electrotechnique 2015 du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BATTERY DYNAMIC MODEL IMPROVEMENT WITH PARAMETERS ESTIMATION AND EXPERIMENTAL VALIDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier M Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Junco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Integrated Modeling and Analysis in Applied Control and Automation, IMAACA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berggegi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative optimization strategy for the design of more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale d’un système hybride à base d’une pile à combustible et d’une batterie Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières du GDR HysPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel double loop approach for the design of onboard flight networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Spline Metamodel for Photovoltaic/Wind/Battery Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Madani Layadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Renewable Energy Congress - IREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sousse, Tunisia. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of a direct hybridization Fuel Cell / Ultracapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Tognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (TOULOUSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for the optimal design of the Integrated Modular Power Electronics Cabinet (IMPEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2015 More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Optimization for Aircraft Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise bounding-based algorithm for the resolution of a water pumping and desalination problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.U. Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ALIO/SMIO Conference on Operations Research (XVII CLAIO), Oct. 6-10, 2014, Monterrey (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Monterrey, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement d’une hybridation directe Pile à Combustible / Supercapacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Tognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières du GDR HysPAC, 17-19 novembre 2014, Poitiers (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Management of an off-grid hybrid PV-Wind-Battery System including electrical and hydraulic loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Optimization for Aircraft Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE, Aerospace Systems and Technology Conference (ASTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level integrated optimal design for power systems of more electric aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdhayfa Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.361-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining piecewise bounding with Integer Linear Programming to model and solve a water pumping optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.U. Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on MOdeling, Optimization and SIMulation - MOSIM14, Nov. 5-7, 2014, Nancy (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water/Energy management approach of an autonomous water desalination unit fed by an hybrid (Photovoltaic-Wind) system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM), Nov. 3-6, 2014, Tunis (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisia. pp.15026186, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7077029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of a Hybrid System based on a Fuel Cell and a Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Based Power Management FOR Reverse Osmosis Desalination Process Fed BY Intermittent Hybrid Renewable Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ElectrIMACS 2014), May 19-22, 2014, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodologies for the power management and sizing of a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of a direct hybridization Fuel Cell/ Ultracapacitor in the context of an aircraft emergency network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA), Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing integrating power management for a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper and lower bounding procedures for the optimal management of water pumping and desalination processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.U. Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the International Federation of Operational Research Societies (IFORS 2014), July 13-18, 2014, Barcelona (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization And Energy Analysis For Water Pumping System Fed By Intermittent Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM), Nov. 3-6, 2014, Tunis (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisia. pp.15026110, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7077040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Design of a Reverse Osmosis Desalination Process Powered by Hybrid Energy System ; Bond graph modeling approach & experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.15026204, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power Flow Scheduling and Sensitivity Analysis for Sizing a Microgrid with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain. pp. 275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast optimization strategy for power dispatching in a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7902-7907, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a hybrid emergency network with low and medium voltage Li-Ion batteries for more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigation for control and design of a pumping system fed by intermittent renewable source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3M SESDE Conference, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion d’énergie dans un micro-réseau vers des méthodes de conception systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle de compétitivité DERBI, Cantine de Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From an integrated optimal design to a systemic optimization of a stand alone passive wind turbine system with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Software Applications (ICEESA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Experimental validation of a hybrid emergency network with low and medium voltage Li-Ion batteries for more electrical aircraf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Conference, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception robuste d'une chaine éolienne passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Hoan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR SEEDS sur la prise en compte des incertitudes dans les modèles du génie électrique, 10 mai 2012, Cachan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a compact wind profile using evolutionary algorithms for wind turbine system with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE Mediterranean Electrotechnical Conference (MELECON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. pp.425-429, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2012.6196464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of intermittent renewable hybrid (PV & wind turbines) sources fed power systems: on the management of electrical energy and matter (water, hydrogen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERSOL symposium, scientific &amp; technology forum, Tunis, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line and On-line Power Dispatching Strategies for a Grid Connected Commercial Building with Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Power Plant and Power System Control conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp. 266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of stochastic optimization methods to solve load allocation problem for aircraft electrical power system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2012) - Ghent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization strategies for power dispatching in smart microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optimal design for power systems of more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2012 - More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence DERBI'12: Développement des Énergies Renouvelables dans le Bâtiment et l'Industrie, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based system for aircraft electrical power system reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Systems for Aircraft Railway And Ship Propulsion 2012 (ESARS 2012) - Bologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2012.6387377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of Reverse Osmosis Desalination Process Powered by a Hybrid Renewable Energy Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MELECON, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal system management of a water pumping and desalination process supplied with intermittent renewable sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Power Plant and Power System Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp. 369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception systémique et gestion énergie – eau dans les processus de pompage et dessalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie pour l’environnement et le développement durable - couplage Eau/Energie à l’échelle d’un territoire, INP de Toulouse, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Smart grids, Midi-Pyrénées Innovation, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel optimization of electrical environmental conditioning systems for more electrical aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sebastiao de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couderc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012: 12th International Workshop on Optimization and Inverse Problems in Electromagnetism, Ghent, BELGIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception intégrée par optimisation des systèmes de conversion de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laplace et Aéronautique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation robuste d’une chaîne éolienne passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Hoan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEEDS sur la prise en compte des incertitudes dans le domaine du génie électrique, ENS Cachan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery sizing for a stand alone passive wind system using statistical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on System, Signal and Devices - SSD’11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2011.5767373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends and challenges of electrical networks embedded in &amp;quot;more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion énergétique sans stockage électrique d’un processus de pompage et/ou de dessalement alimenté « au fil du vent et du soleil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur, Belfort, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Bond-Graph model of photovoltaic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2011: the 5th International Conference on Integrated Modeling and Analysis in Applied Control and Automation, Rome,ITALY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première étape de la validation expérimentale d'une hybridation pile à combustible et supercondensateurs pour un groupe de secours pour avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GDR PACS, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception intégrée par optimisation multicritère d’un système d’actionnement électrique pour l’aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sebastiao de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur, Belfort, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de dimensionnement d’un pack batteries pour une chaîne éolienne passive alimentant un site isolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur, Belfort, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Power Converter Devices embedded in a Hybrid Emergency Network for More Electrical Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Première étape de la validation expérimentale d'une hybridation pile à combustible et supercondensateurs pour un groupe de secours pour avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du futur, Belfort, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of control and energy management of a hybrid wind-photovoltaic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2011: 8th International Multi-Conference on Systems, Signals and Devices, Sousse, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of railway driving missions with niching genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du processus de conception systémique par optimisation jusqu’au prototypage d’une chaîne éolienne passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Hoan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SEEDS sur l’optimisation en Génie Electrique, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and robust design of a passive wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Hoan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sebastiao de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2010: 11th International Workshop on Optimization and Inverse Problems in Electromagnetism, Sofia, BULGARIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pumping system fed by hybrid photovoltaic-wind sources without battery storage Bond graph modeling, control and energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2010: the 4th International Conference on Integrated Modeling and Analysis in Applied Control and Automation, Fès, MOROCCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal synthesis by means of Evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of Hybrid Emergency Electrical Network for Aircraft Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rafal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPc 2010: Vehicle Power Propulsion conference, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different inverter architectures and controls in terms of conducted EMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beltramini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Asfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Industrial Technology (ICIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Vina del Mar, France. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of an aircraft emergency electrical network: Experimentation and benefits validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Rafal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.0, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5728987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la Mission pour l’éco-conception d’une Locomotive Hybride par Optimisation Multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiounn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFREGE 2010: Conférence Francophone sut l’éco-conception en Génie Electrique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for solving &amp;quot;Ill Posed&amp;quot; Optimization Problem. Application to an Electrical Power Channel of an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria optimization of a standalone hybrid photovoltaic wind system using evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th anniversary edition of Tunisia-Japan Symposium on Science, Society &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of a hybrid locomotive based on accumulators and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiounn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of energy management strategy of an autonomous desalination unit fed by Photovoltaic-Wind hybrid system without battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation multicritère d'une chaîne éolienne « passive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hoan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Electrotechnique du Futur, EF'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic design of multidisciplinary electrical energy devices: a pedagogical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Power Electronics and Applications - EPE’09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Quality and Stability Issues in More-Electric Aircraft Electrical Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOET dissemination Forum, Barcelone, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de bord électriques en aéronautiques tendances, évolutions, exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J3EA: Journées Electrotechnique du club EEA, systèmes électriques pour véhicules du futur, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’une chaîne éolienne passive par algorithmes génétiques multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques SEEDS "éolien et hydrolien", Le Havre, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a small passive wind turbine based on mixed Weibull-turbulence statistics of wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of self-adaptive evolutionary algorithms for multimodal optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 54, P1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph Casual, outil pour la conception systémique dans un contexte multiphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEEDS sur la modélisation multiphysique, Ensam Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph modeling and Analysis of an autonomous Reverse Osmosis desalination process fed by hybrid system (photovoltaic-wind)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2008: 9th International Conférence on Modeling and Simulation of Elecric Machines, Converters and Systems, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for restricting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 99, P2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of doubly fed induction generator, under symmetrical voltage dips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ursua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2008 : IEEE International Symposium on Industrial Electronics, Cambridge, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cambridge, United Kingdom. pp.2456-2462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and energy management of a wind-photovoltaic hybrid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007: 12th European Conference on Power Electronics and Applications, Aalborg, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aalborg, Denmark. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Energy modelling of stand-alone hybrid Photovoltaic-Wind generating system with integration of converters losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT 2007 : International conference on electrical engeneering design and technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'hybridation pour l'optimisation de l'énergie massique dans un réseau de bord aéronautique de secours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2007 : Electronique du futur, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an electro hydrostatic actuator from bicausal bond graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Bond Graph Modeling and Simulation (ICBGM’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, CA, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel structure for aeronautic DC distribution: the Mixed function for Actuation & Power Flow Control (MAPFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Electric Machines and Drives Conference, IEMDC07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1695-1700, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2007.383685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control method of a small -scale reverse osmosis desalination unit powered by PV-Wind hybrid system without batteries storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT 2007 : International conference on electrical engeneering design and technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and sizing of a hybrid locomotive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossi Rockys Akli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Power Electronics and Applications (EPE'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp. 1-10, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de modélisation pour la conception d'une locomotive hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossi Rockys Akli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2007 : Electronique du futur, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion énergétique à bord de LHyDIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossi Rockys Akli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEE : Rail et recherche, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of a pumping system fed by hybrid Photovoltaic-Wind source without battery storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT 2007 : International conference on electrical engeneering design and technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Electronics and Network Quality and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE-AE-7 SAE-Aerospace Electrical Power and Equipment Committee, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Geometric Optimization Methods with Multiobjective Genetic Algorithms for Solving Integrated Optimal Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Artificial Evolution (EA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lille, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph Modeling of an Electro-Hydrostatic Actuator for Aeronautic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IMACS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model inversion of electrical engineering systems from bicausal bond graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mediterranean Modeling Multiconference (IMAACA’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Marseille, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimisation by self-adapting Pareto genetic algorithms for electrical system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS multiconference, Computational Engineering in Systems Applications (CESA'03),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lille, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One model for one frequency range : comparison of bond graph based simplification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation (ICBGM’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Orlando, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of electrical engineering systems using Pareto Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Power Electronics and Applications (EPE'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Multi-time Scale Analysis of Railway Traction Systems Using Bond Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International Conference on Bond Graph Modeling and Simulation (ICBGM’2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Phoenix, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph Multi-time Scale Analysis of a Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Power Electronics and Applications (EPE’2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POST simulation softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Séville, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSTxxx: Une solution performante en vue de la synthèse des commandes d'un ensemble Convertisseur Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Chouzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Études du 7 avril 1994 - Méthodes de l'automatique appliquées à l'électrotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modeling details and forecast uncertainties on the optimal sizing of local multi-energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Eleuthèriane Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2025 - The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05398023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hastecs : Hybrid aircraft : research on thermal and electric components and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Erroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zeaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Accorinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Design Methodologies for Electrical Energy Systems: Analysis, synthesis and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Wiley, pp.374, 2012, volume 1 de l'ouvrage collectif dirigé par X. Roboam, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Energy Storage In Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Energy Storage in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, 2016, Gestion et valorisation du stockage de l’énergie électrique dans les systèmes de transport, 978-1-84821-980-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electrical Systems with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Roboam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Design Methodologies for Electrical Energy Systems: Analysis, Synthesis and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 6, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-285, 2013, 9781848213883. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118569863.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bond Graph Formulation for an Energetic and Dynamic Approach of the Analysis and Synthesis of Multiphysical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Roboam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Design Methodologies for Electrical Energy Systems: Analysis, Synthesis and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd / Wiley, pp.39-84, 2012, Electrical Engineering Series, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission and Environmental Data Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design by Optimization of Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.1-41, 2012, 978-1-84821-389-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la conception et l'optimisation multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conception systémique pour la conversion d'énergie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, T 2, chapitre V, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Design by Means of Evolutionary Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design by Optimization of Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.107-151, 2012, 978-1-84821-389-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le formalisme Bond Graph pour une approche énergétique et dynamique de l'analyse et la synthèse des systèmes multiphysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique, gestion, analyse et synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.374, 2012, chapitre du volume 1 de l'ouvrage collectif dirigé par X. Roboam, 978-2-7462-3192-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria design and optimization tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated design by optimisation of electrical energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Chapitre V, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la démarche systémique de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d’énergie électrique 1 : gestion, analyse et synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de conception simultanée par optimisation évolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique 2 : approche intégrée par optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Systemic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Design Methodologies for Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, 2012, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'énergie dans les systèmes électriques hybrides avec stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique : Tome 1, Gestion, analyse et synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782746231924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la mission et des données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique 2 : approche intégrée par optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de liens causaux pour systèmes à énergie renouvelable (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes électriques pour énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Base documentaire : TIB248DUO (d3970), </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2006, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-d3970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de liens causaux pour systèmes à énergie renouvelable (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes électriques pour énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Base documentaire : TIB248DUO (d3971), </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-11, 2006, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-d3971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des aérogénérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'électronique de puissance vecteur d'optimisation pour les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. NOVELECT - ECRIN, ISBN 2-912154-8-1, pp.97-154, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système propulsif aéronautique et procédé de contrôle associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2300825. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft comprising a reversible rotary electrical machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2465775A2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. LANGLOIS, E. FOCH, L. PRISSE, X. ROBOAM, SYSTEME ET PROCEDE D'ALIMENTATION EN PUISSANCE POUR LES ACTIONNEURS A BORD D'UN AERONEF&amp;quot;, Brevet Airbus, déposé dans le cadre de mon activité de consultance, N° dépôt FR2007052705,·date de dépôt : 16/01/2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Prisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2007052705. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Lando, X. Roboam, E. Foch, &amp;quot;Poly-phase starting-generating channel&amp;quot;, Record number: FR2006054588, Date: 27/10/2006. Brevet Airbus France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Lando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2006054588. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hybrid’ source for emergency network’’, Brevet en copropriété Airbus-CNRS N°INPI 0551026, Date de dépôt 21/04/05. Extension USA 11/404077, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR0551026. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. REGNIER, H. FOCH, X. ROBOAM, H. PIQUET, L. RAULIN , Mixed Device for controlling power transfer between two cores of a direct current network and supplying an alternating current motor’’, Brevet en co-propriété Airbus-CNRS, Numéro de dépôt: FR05.53270. Date de dépôt : 27/10/2005. Extension PCT, WO 2007/048838 /A1, USA, Canada, Russie, Japon, Chine et Brésil, Mai 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Raulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR05.53270. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. REGNIER, H. FOCH, PIQUET, X. ROBOAM, L. RAULIN, Device for controlling power transfer between two cores of a direct current network ’’, Brevet copropriété Airbus-CNRS, Numéro de dépôt: FR05.53269, Date de dépôt : 27/10/2005. Extension PCT WO2007/048837/ A1, USA, Canada, Russie, Japon, Chine et Brésil, Mai 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Raulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR0553269. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘’ Système de contrôle d’un onduleur de tension’’, Brevet Français, déposé par Schneider Electric SA, enregistrement national N°9903919, 25 Mars 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekart von Westerholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cornilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR9903919. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Procédé par filtre de Kalman étendu de l’estimation d’un vecteur d’état représentatif de l’état d’un système dynamique’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekart von Westerholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR9812127. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de commande d’un convertisseur statique alimentant une source de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Almeida Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR98.04445. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Aircraft; academic reSearch on Thermal and Electrical Components and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORDIS EU research results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une méthode de diagnostic pour la mise en oeuvre d'une batterie de seconde vie : étude du dimensionnement technico-économique d'un micro-réseau à stockage Li-ion de seconde vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Damay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the HASTECS project related to the series hybrid propulsion for regional aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Source (Battery and/or Fuel Cell)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Tognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multiniveaux d’un système de puissance pour le conditionnement d’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdhayfa Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vilamot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser la conception système et hybrider pour mieux gérer l’énergie et préserver l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avion plus électrique : vers une nouvelle génération de réseaux à bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de caractérisation et de cyclage batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet B2LIVE (Batteries de 2nde vie au Lithium Ion à Vieillissement caractérisé par Expérimentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise bounding and Integer Linear Programming for the optimal management of a water pumping and desalination process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId593"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Roboam </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherches CNRSDirecteur Adjoint du LAPLACE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3320-6668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059058420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de Recherche et d’expertise scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologies de ‘’co-conception’’ (conception des systèmes de conversion d’énergie électrique intégrant gestion énergétique et environnement : approches par ‘’co-optimisation’’, MDO (Multidisciplinary Design Optimization), conception robuste ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microréseaux d’énergie : architectures et gestion d’énergie pour la production décentralisée ; systèmes multi énergie, conception robuste sous incertitudes (environnement et modèles).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et gestion des nouveaux réseaux de l’avion plus électrique : vers la propulsion hybride ou tout électrique ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research Domains scientific skills **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-design methodologies (design of electrical energy conversion systems integrating energy management environment and uncertainties: &amp;quot;co-optimisation&amp;quot; approaches, MDO (Multidisciplinary Design Optimization), robust design;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy microgrids: architectures and energy management for distributed energy systems ; multi-energy systems, robust design under uncertainty (environment and models).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design and management of new networks for more electric aircraft: towards hybrid or all-electric propulsion;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling nonlinearities in microgrid codesign through linear programming approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Hernan Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/compel-11-2025-0526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Water-Energy Management in Microgrid-Driven BWRO Desalination Prototype Considering Technological Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40866-023-00189-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Solar Production and Energy Demand Profiles Using Markov Chains for Microgrid Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (23), pp.7871. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16237871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Powertrain Electrification for Greener Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (19), pp.6831. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16196831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Electric Powertrain without Power Electronics for Future Hybrid Electric Aircrafts: Architecture, Design and Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1 Special Issue Aerospace Vehicle Design under Uncertainties), pp.672. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13010672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Control Strategy for Water Pumping System Fed by Intermittent Renewable Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (22), pp.7593. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16227593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic for Solving the Water-Energy Management Problem in Standalone Water Desalination Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy System Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJFSA.317104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design for Hybrid Electric Powertrain of Future Aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (18), pp.6719. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15186719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction between the design and operation under uncertainties of a simple distributed energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (6), pp. 2084-2095. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2021-0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization of the Actuation System of a Hybrid Electric Aircraft Powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Llibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1297. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale electro-thermal model of a lithium-ion battery for time-accelerated experiments in a hardware in the loop process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Varais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Mullins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.102576. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.102576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception intégrée par optimisation de chaines de propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° Spécial : Avion et électricité, vers une baisse des émissions de gaz à effet de serre ?, 105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic aware aging design of a simple distributed energy system: A comparative approach with single stage design strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.111104. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception intégrée du système propulsif d’un avion régional hybride-électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced scale PHIL emulation concepts applied to power conversion systems with battery storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Varais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, IEEE Transactions on Industrial Electronics, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.2988220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic design and energy management of a standalone battery-less PV/Wind driven brackish water reverse osmosis desalination system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.100884. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2020.100884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of wind energy conversion system for time-accelerated and size-scaled experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Varais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.65-78. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management optimization of a smart wind power plant comparing heuristic and linear programming methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.418-431. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct sizing and characterization of Energy Storage Systems in the Energy-Power plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier M. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Junco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.2-17. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economical optimization of wind power production including lithium and/or hydrogen sizing in the context of the day ahead market in island grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing methodology based on design of experiments for freshwater and electricity production from multi-source renewable energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 446, pp.94-103. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Gird, des réseaux électriques intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 : Les transports du futur : smart grids, des réseaux électriques intelligents, Regards croisés de chercheur.e.s, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Power Management of a Hybrid Photovoltaic/Wind Stand-Alone System Coupling Battery Storage and Hydraulic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.210--228. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2016.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized fuzzy rule-based energy management for a battery-less PV/wind-BWRO desalination system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.06.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power for Aircraft Emergencies : A Hybrid Proton-Exchange Membrane H2/O2 Fuel Cell and Ultracapacitor System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electrification Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.72-85. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELE.2017.2758879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of a Smart Microgrid With Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.1762-1770. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2015.2507131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Electrochemical Battery Models for Time-Accelerated and Size-Scaled Experiments on Test-Benches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio J. Junco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (6), pp.4233-4240. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2017.2683398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power flow scheduling and sensitivity analysis for sizing a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 131, pp. 114-127. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of an original direct hybridization of fuel cells and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries van Laethem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, 76-87 (Special Issue). </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.S289-S305. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative method for selecting decision variables in analytical optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdhayfa Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 53 (n° S2), pp. S167-S178. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management of a hybrid system based on a fuel cell and a Lithium Ion battery: Experimental tests and integrated optimal design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.21-37. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level integrated optimal design for power systems of more electric aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdhayfa Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 130, pp. 223-235. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodologies for sizing a battery bank devoted to a stand-alone and electronically passive wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 60, pp. 144-154. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2016.01.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal d’un réseau électrique aéronautique – Comparaison entre différentes stratégies de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-1/16270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of the Integrated Modular Power Electronics Cabinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.37 - 52. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power dispatching strategies in smart-microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 40, pp. 649-658. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.07.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of SOC variations on the battery bank sizing of a stand-alone system fed by a passive wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.555-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optimal design and sensitivity analysis of a stand alone wind turbine system with storage for rural electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.616-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of compact wind profiles using evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 1-19. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415977.2013.823414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systemic Approach Integrating Driving Cycles for the Design of Hybrid Locomotives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 62, pp.3541-3550. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2013.2267099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load allocation problem for optimal design of aircraft electrical power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-131708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a medium voltage power converter-storage devices embedded in a hybrid emergency network for more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception intégrée par optimisation multicritère d'un système d’actionnement électrique pour l’aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (2), pp.221-242. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.16.221-242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception intégrée par optimisation multicritère d’un système d’actionnement électrique pour l’aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sebastiao de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed Function for Actuation and Power Flow Control in Embedded Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 59 (n° 9), pp. 3596-3603. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2188870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Electricity in the Air: Toward Optimized Electrical Networks Embedded in More-Electrical Aircraft.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André De Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.6-17. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2012.2221355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal synthesis by means of evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 20, pp. 93-104. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415977.2011.624619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of railway driving missions with niching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 31, pp.920-931. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641211209807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust design of a passive wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hoan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 31, pp.932-944. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641211209816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Grid-Connected CSI for Hybrid PV/Wind Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amorndechaphon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Premrudeepreechacharn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.381016. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/381016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid power generation system for aircraft electrical emergency network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 1 (n° 4), pp. 148-155. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-est.2010.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des réseaux et du management énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of a Passive Wind Turbine System: An Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hoan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 1, pp.48-56. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2010.2046685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid solar-wind system with battery storage operating in grid-connected and standalone mode: Control and energy management - Experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (6), pp.2587-2595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optimal design of a hybrid locomotive with multiobjective genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossi Rockys Akli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 30, pp.151-162. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-2009-1018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model simplification and optimization of a passive wind turbine generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hoan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 34, pp.2640-2650. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2009.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid wind-photovoltaic power systems: Structure Complexity and Energy Efficiency, Control and Energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (5-6), pp.669-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for limiting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640910969403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and energy management of a hybrid locomotive based on flywheel and accumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossi Rockys Akli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (8), pp.3947-3958. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2009.2027328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Energy modelling of stand-alone hybrid Photovoltaic- Wind generating system with integration of converters losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control method of a small -scale reverse osmosis desalination unit powered by PV-Wind hybrid system without batteries storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of a pumping system fed by hybrid Photovoltaic-Wind source without battery storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Turbines Based on Doubly-Fed Induction Generator under Asymmetrical Voltage Dips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (1), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2007.914317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Complexity and Energy Efficiency of Small Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Mirecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (1), pp.660 - 670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Behavior of the Doubly Fed Induction Generator During Three-Phase Voltage Dips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), pp.709 - 717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a small passive wind turbine generator with multiobjective genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 26, pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Different Methods to Control a Small Variable-Speed Wind Turbine With PMSM Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Resources Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (3), pp.200-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture des réseaux électriques continus en aéronautique. Vers des réseaux maillés à forte disponibilité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (3-4), pp.259-283. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.10.259-283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avion plus électrique : vers une nouvelle génération de réseaux de bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of Heterogeneous Electrical Energetic Systems using Multiobjective Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering (I.R.E.E.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.112-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception simultanée de systèmes électriques hétérogènes par algorithmes évolutionnaires multicritères. Applications à l'optimisation de chaînes de traction pour véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 25, pp. 1103-1126. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.25.1103-1126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Device Sizing for a Hybrid Railway Traction System by Means of Bicausal Bond Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 220, pp.269-282. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09596518JSCE154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Direct Multiobjective Optimization Methods for the Design of Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Fefermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 16 (n° 3), pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond-graph-based model simplification for system analysis: application to a railway traction device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 220, pp.553-571. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09596518JSCE210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'avion plus électrique à l'avion tout électrique : état de l'art et prospective sur les réseaux de bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.001. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph Based Stability Analysis of a Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviã¨ve Dauphin-Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System optimization by multiobjective genetic algorithms and analysis of the coupling between variables, constraints and objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 24, pp.805-820. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640510598157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombination and Self-Adaptation in Multi-objective Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 2936, pp.115-126. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24621-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a two-phase non-linear simulation model of the dynamic operation of the induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Kasmieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction convertisseur statique - machine asynchrone : illustration à l'aide des logiciels de simulation POSTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Association machine asynchrone et convertisseur statique, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'une machine asynchrone par estimation robuste de la vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (3), pp.439-453. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1992140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un micro-réseau aéroportuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Li-ion batteries: Influence of aging on the Techno-economic Analysis of a Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de O Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle de propulsion hybride électrique dans un modèle d'aéronef complet, incluant aérodynamique et structure, en vue de sa conception multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Brousset-Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE - SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation Study of NMC622/Graphite Second Life Li-ion Battery Packs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de O. Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS; LAPLACE, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal techno-economic and environmental design of a renewable energy based charging station including second life batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring coupling effects between airframe and propulsion in parametric models for electric regional aircraft with range extender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Brousset-Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEROBEST 2025 - ECCOMAS Thematic Conference on Multidisciplinary Design Optimization of Aerospace Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of Energy Management Systems for non-cooperative and cooperative Multi-Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanandlall Gopee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Grid (icSmartGrid 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid58556.2023.10170992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation Modes estimation tool for Second life Li-ion batteries with inhomogeneous lithium distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Capacity Analysis as a diagnostic method applied to second life Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022, 14th International Conference of the International Association for Mathematics and Computer in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France. pp.451-463, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a lithium ion battery: comparison between first and second life batteries environmental impacts in microgrid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise De Godoy Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote presentation: Towards greener aircrafts: Multidisciplinary Design Optimization of hybrid electric propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management System for a Low Voltage Direct Current Microgrid: Modeling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanandlall Gopee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaetani-Liseo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of energy demand and PV production profiles based on Markov chains for the design and operation of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stage design framework for the investment and operation of a simple microgrid: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HASTECS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE / 3AF, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC electrical architecture propelling systems for aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2021 More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE - 3AF, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the design and control under uncertainties of a simple distributed energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a hybrid-electric aircraft powertrain based on Sobol indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Europe Conference, Bordeaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic analysis of second-life lithium-ion batteries integration in microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Birou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics and Drives Conference EPE'20 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, lyon, France. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité d'un système de propulsion hybride électrique pour des futurs aéronefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE (Journées Jeunes Chercheurs en Génie Electrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated design process and sensitivity analysis of a hybrid electric propulsion system for future aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pettes-Duler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix approach based on Quadripole for quality analysis in Aircraft Electrical Power Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Makhraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Salerno, Italy. pp.21 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optimal design trends from non propulsive systems to hybrid power train of more electric aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'19 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the design space for a Parallel Hybrid regional aircraft with MDO methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft Conference (MEA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road map scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR SEEDS / Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ile d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propulsion hybride électrique – Design de la chaine de propulsion selon des critères physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de Toulouse – Rencontres aérospatiales, 10 et 21 avril 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Design Space for a Hybrid-Electric Regional Aircraft with Multidisciplinary Design Optimisation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hall in Tirol, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust energy management optimization of a smart microgrid in day ahead markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.U. Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hall in Tirol, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling electro-thermal model of a lithium-ion battery for time-accelerated experiments in a HIL system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Varais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Modelling of a Hydrogen hub (electricity, heat, transport vehicle) for future Airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALING OF WIND ENERGY CONVERSION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Varais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of Smart Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Electrical and Information Technologies (ICEIT 2017), Nov. 15-18, 2017, Rabat (MOROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Adaptation for a Three-phase Grid-Forming Inverter for Stand-Alone Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ghanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic vs Linear Programming for optimization of micro smart grid energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.U. Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal techno-economical storage sizing for wind power producers in day-ahead markets for island networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hernandez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct sizing method and specific characterization of energy storage devices/systems in the Energy-Power plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Junco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and control strategy for water pumping system fed by intermittent renewable sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optimal design of a photovoltaic/wind system for electricity and water production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Propulsion for Regional Aircraft: a Comparative Analysis based on Energy Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS-ITEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Quasi-Static Model for Water/Power Management of a Stand-Alone Wind/Photovoltaic/BWRO Desalination System Without Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Renewable Energy Congress (IREC 16), March 22-24, 2016, Hammamet (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hammamet, Tunisia. pp.16036162, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC.2016.7478871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Regional Aircraft: A Comparative Review of New Potentials Enabled by Electric Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd AIAA/SAE/ASEE Joint Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. pp. 1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimisé d’un système de génération d’énergie électrique et d’eau potable à partir de ressources renouvelables - Modélisation par plan d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16) - EF-EPF-MGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en ﬂux d'énergie d'une batterie Li-Ion en vue d'une optimisation technico économique d'un micro-réseau intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16) - EF-EPF-MGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for the optimal design of the Integrated Modular Power Electronics Cabinet (IMPEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2015 More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Optimization for Aircraft Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel double loop approach for the design of onboard flight networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Spline Metamodel for Photovoltaic/Wind/Battery Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Madani Layadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Renewable Energy Congress - IREC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sousse, Tunisia. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BATTERY DYNAMIC MODEL IMPROVEMENT WITH PARAMETERS ESTIMATION AND EXPERIMENTAL VALIDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier M Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Junco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Integrated Modeling and Analysis in Applied Control and Automation, IMAACA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berggegi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative optimization strategy for the design of more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale d’un système hybride à base d’une pile à combustible et d’une batterie Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières du GDR HysPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGGREGATED MULTILEVEL APPROACH FOR THE DESIGN OF MORE ELECTRIC AIRCRAFT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Electrotechnique 2015 du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of a direct hybridization Fuel Cell / Ultracapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Tognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (TOULOUSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing integrating power management for a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power Flow Scheduling and Sensitivity Analysis for Sizing a Microgrid with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain. pp. 275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Design of a Reverse Osmosis Desalination Process Powered by Hybrid Energy System ; Bond graph modeling approach & experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.15026204, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper and lower bounding procedures for the optimal management of water pumping and desalination processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.U. Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the International Federation of Operational Research Societies (IFORS 2014), July 13-18, 2014, Barcelona (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization And Energy Analysis For Water Pumping System Fed By Intermittent Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM), Nov. 3-6, 2014, Tunis (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisia. pp.15026110, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7077040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining piecewise bounding with Integer Linear Programming to model and solve a water pumping optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.U. Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on MOdeling, Optimization and SIMulation - MOSIM14, Nov. 5-7, 2014, Nancy (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level integrated optimal design for power systems of more electric aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdhayfa Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.361-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Optimization for Aircraft Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE, Aerospace Systems and Technology Conference (ASTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement d’une hybridation directe Pile à Combustible / Supercapacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Tognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières du GDR HysPAC, 17-19 novembre 2014, Poitiers (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Management of an off-grid hybrid PV-Wind-Battery System including electrical and hydraulic loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valence, Spain. pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise bounding-based algorithm for the resolution of a water pumping and desalination problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.U. Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ALIO/SMIO Conference on Operations Research (XVII CLAIO), Oct. 6-10, 2014, Monterrey (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Monterrey, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water/Energy management approach of an autonomous water desalination unit fed by an hybrid (Photovoltaic-Wind) system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM), Nov. 3-6, 2014, Tunis (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisia. pp.15026186, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7077029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of a Hybrid System based on a Fuel Cell and a Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Based Power Management FOR Reverse Osmosis Desalination Process Fed BY Intermittent Hybrid Renewable Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ElectrIMACS 2014), May 19-22, 2014, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodologies for the power management and sizing of a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of a direct hybridization Fuel Cell/ Ultracapacitor in the context of an aircraft emergency network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA), Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Experimental validation of a hybrid emergency network with low and medium voltage Li-Ion batteries for more electrical aircraf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Conference, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigation for control and design of a pumping system fed by intermittent renewable source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3M SESDE Conference, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a hybrid emergency network with low and medium voltage Li-Ion batteries for more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast optimization strategy for power dispatching in a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7902-7907, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion d’énergie dans un micro-réseau vers des méthodes de conception systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle de compétitivité DERBI, Cantine de Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From an integrated optimal design to a systemic optimization of a stand alone passive wind turbine system with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Software Applications (ICEESA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation robuste d’une chaîne éolienne passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Hoan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEEDS sur la prise en compte des incertitudes dans le domaine du génie électrique, ENS Cachan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optimal design for power systems of more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2012 - More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence DERBI'12: Développement des Énergies Renouvelables dans le Bâtiment et l'Industrie, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based system for aircraft electrical power system reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Systems for Aircraft Railway And Ship Propulsion 2012 (ESARS 2012) - Bologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2012.6387377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of stochastic optimization methods to solve load allocation problem for aircraft electrical power system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2012) - Ghent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization strategies for power dispatching in smart microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a compact wind profile using evolutionary algorithms for wind turbine system with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE Mediterranean Electrotechnical Conference (MELECON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. pp.425-429, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2012.6196464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of intermittent renewable hybrid (PV & wind turbines) sources fed power systems: on the management of electrical energy and matter (water, hydrogen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERSOL symposium, scientific &amp; technology forum, Tunis, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line and On-line Power Dispatching Strategies for a Grid Connected Commercial Building with Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Power Plant and Power System Control conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp. 266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception robuste d'une chaine éolienne passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Hoan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR SEEDS sur la prise en compte des incertitudes dans les modèles du génie électrique, 10 mai 2012, Cachan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception systémique et gestion énergie – eau dans les processus de pompage et dessalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie pour l’environnement et le développement durable - couplage Eau/Energie à l’échelle d’un territoire, INP de Toulouse, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of Reverse Osmosis Desalination Process Powered by a Hybrid Renewable Energy Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MELECON, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal system management of a water pumping and desalination process supplied with intermittent renewable sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Power Plant and Power System Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp. 369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Smart grids, Midi-Pyrénées Innovation, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel optimization of electrical environmental conditioning systems for more electrical aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sebastiao de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couderc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012: 12th International Workshop on Optimization and Inverse Problems in Electromagnetism, Ghent, BELGIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception intégrée par optimisation des systèmes de conversion de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laplace et Aéronautique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Première étape de la validation expérimentale d'une hybridation pile à combustible et supercondensateurs pour un groupe de secours pour avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du futur, Belfort, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of control and energy management of a hybrid wind-photovoltaic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2011: 8th International Multi-Conference on Systems, Signals and Devices, Sousse, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Bond-Graph model of photovoltaic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2011: the 5th International Conference on Integrated Modeling and Analysis in Applied Control and Automation, Rome,ITALY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première étape de la validation expérimentale d'une hybridation pile à combustible et supercondensateurs pour un groupe de secours pour avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GDR PACS, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion énergétique sans stockage électrique d’un processus de pompage et/ou de dessalement alimenté « au fil du vent et du soleil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur, Belfort, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery sizing for a stand alone passive wind system using statistical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on System, Signal and Devices - SSD’11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2011.5767373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends and challenges of electrical networks embedded in &amp;quot;more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception intégrée par optimisation multicritère d’un système d’actionnement électrique pour l’aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sebastiao de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur, Belfort, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de dimensionnement d’un pack batteries pour une chaîne éolienne passive alimentant un site isolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur, Belfort, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Power Converter Devices embedded in a Hybrid Emergency Network for More Electrical Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria optimization of a standalone hybrid photovoltaic wind system using evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th anniversary edition of Tunisia-Japan Symposium on Science, Society &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for solving &amp;quot;Ill Posed&amp;quot; Optimization Problem. Application to an Electrical Power Channel of an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of a hybrid locomotive based on accumulators and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiounn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of Hybrid Emergency Electrical Network for Aircraft Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rafal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPc 2010: Vehicle Power Propulsion conference, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and robust design of a passive wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Hoan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sebastiao de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2010: 11th International Workshop on Optimization and Inverse Problems in Electromagnetism, Sofia, BULGARIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pumping system fed by hybrid photovoltaic-wind sources without battery storage Bond graph modeling, control and energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2010: the 4th International Conference on Integrated Modeling and Analysis in Applied Control and Automation, Fès, MOROCCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal synthesis by means of Evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of railway driving missions with niching genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du processus de conception systémique par optimisation jusqu’au prototypage d’une chaîne éolienne passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Hoan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SEEDS sur l’optimisation en Génie Electrique, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different inverter architectures and controls in terms of conducted EMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beltramini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Asfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Industrial Technology (ICIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Vina del Mar, France. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of an aircraft emergency electrical network: Experimentation and benefits validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Rafal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.0, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5728987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la Mission pour l’éco-conception d’une Locomotive Hybride par Optimisation Multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiounn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFREGE 2010: Conférence Francophone sut l’éco-conception en Génie Electrique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’une chaîne éolienne passive par algorithmes génétiques multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques SEEDS "éolien et hydrolien", Le Havre, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic design of multidisciplinary electrical energy devices: a pedagogical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Power Electronics and Applications - EPE’09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Quality and Stability Issues in More-Electric Aircraft Electrical Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOET dissemination Forum, Barcelone, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation multicritère d'une chaîne éolienne « passive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hoan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Electrotechnique du Futur, EF'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of energy management strategy of an autonomous desalination unit fed by Photovoltaic-Wind hybrid system without battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de bord électriques en aéronautiques tendances, évolutions, exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J3EA: Journées Electrotechnique du club EEA, systèmes électriques pour véhicules du futur, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of doubly fed induction generator, under symmetrical voltage dips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ursua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2008 : IEEE International Symposium on Industrial Electronics, Cambridge, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cambridge, United Kingdom. pp.2456-2462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of self-adaptive evolutionary algorithms for multimodal optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 54, P1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a small passive wind turbine based on mixed Weibull-turbulence statistics of wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph Casual, outil pour la conception systémique dans un contexte multiphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEEDS sur la modélisation multiphysique, Ensam Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph modeling and Analysis of an autonomous Reverse Osmosis desalination process fed by hybrid system (photovoltaic-wind)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2008: 9th International Conférence on Modeling and Simulation of Elecric Machines, Converters and Systems, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for restricting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 99, P2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Electronics and Network Quality and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE-AE-7 SAE-Aerospace Electrical Power and Equipment Committee, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of a pumping system fed by hybrid Photovoltaic-Wind source without battery storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT 2007 : International conference on electrical engeneering design and technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel structure for aeronautic DC distribution: the Mixed function for Actuation & Power Flow Control (MAPFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Electric Machines and Drives Conference, IEMDC07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1695-1700, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2007.383685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control method of a small -scale reverse osmosis desalination unit powered by PV-Wind hybrid system without batteries storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT 2007 : International conference on electrical engeneering design and technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an electro hydrostatic actuator from bicausal bond graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Bond Graph Modeling and Simulation (ICBGM’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, CA, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'hybridation pour l'optimisation de l'énergie massique dans un réseau de bord aéronautique de secours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2007 : Electronique du futur, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and energy management of a wind-photovoltaic hybrid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007: 12th European Conference on Power Electronics and Applications, Aalborg, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aalborg, Denmark. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Energy modelling of stand-alone hybrid Photovoltaic-Wind generating system with integration of converters losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT 2007 : International conference on electrical engeneering design and technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and sizing of a hybrid locomotive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossi Rockys Akli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Power Electronics and Applications (EPE'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp. 1-10, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de modélisation pour la conception d'une locomotive hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossi Rockys Akli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2007 : Electronique du futur, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion énergétique à bord de LHyDIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossi Rockys Akli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEE : Rail et recherche, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model inversion of electrical engineering systems from bicausal bond graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mediterranean Modeling Multiconference (IMAACA’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Marseille, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph Modeling of an Electro-Hydrostatic Actuator for Aeronautic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IMACS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Geometric Optimization Methods with Multiobjective Genetic Algorithms for Solving Integrated Optimal Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Artificial Evolution (EA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lille, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimisation by self-adapting Pareto genetic algorithms for electrical system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS multiconference, Computational Engineering in Systems Applications (CESA'03),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lille, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One model for one frequency range : comparison of bond graph based simplification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation (ICBGM’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Orlando, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of electrical engineering systems using Pareto Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Power Electronics and Applications (EPE'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph Multi-time Scale Analysis of a Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Power Electronics and Applications (EPE’2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Multi-time Scale Analysis of Railway Traction Systems Using Bond Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International Conference on Bond Graph Modeling and Simulation (ICBGM’2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Phoenix, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POST simulation softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Séville, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSTxxx: Une solution performante en vue de la synthèse des commandes d'un ensemble Convertisseur Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Chouzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Études du 7 avril 1994 - Méthodes de l'automatique appliquées à l'électrotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modeling details and forecast uncertainties on the optimal sizing of local multi-energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Eleuthèriane Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2025 - The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05398023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hastecs : Hybrid aircraft : research on thermal and electric components and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Erroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zeaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Accorinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Design Methodologies for Electrical Energy Systems: Analysis, synthesis and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Wiley, pp.374, 2012, volume 1 de l'ouvrage collectif dirigé par X. Roboam, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Energy Storage In Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Energy Storage in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, 2016, Gestion et valorisation du stockage de l’énergie électrique dans les systèmes de transport, 978-1-84821-980-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electrical Systems with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Roboam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Design Methodologies for Electrical Energy Systems: Analysis, Synthesis and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 6, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-285, 2013, 9781848213883. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118569863.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la mission et des données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique 2 : approche intégrée par optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Design by Means of Evolutionary Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design by Optimization of Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.107-151, 2012, 978-1-84821-389-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le formalisme Bond Graph pour une approche énergétique et dynamique de l'analyse et la synthèse des systèmes multiphysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique, gestion, analyse et synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.374, 2012, chapitre du volume 1 de l'ouvrage collectif dirigé par X. Roboam, 978-2-7462-3192-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission and Environmental Data Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design by Optimization of Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.1-41, 2012, 978-1-84821-389-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la conception et l'optimisation multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conception systémique pour la conversion d'énergie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, T 2, chapitre V, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bond Graph Formulation for an Energetic and Dynamic Approach of the Analysis and Synthesis of Multiphysical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dauphin-Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Roboam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Design Methodologies for Electrical Energy Systems: Analysis, Synthesis and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd / Wiley, pp.39-84, 2012, Electrical Engineering Series, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria design and optimization tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated design by optimisation of electrical energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Chapitre V, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la démarche systémique de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d’énergie électrique 1 : gestion, analyse et synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de conception simultanée par optimisation évolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique 2 : approche intégrée par optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Systemic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Design Methodologies for Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, 2012, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'énergie dans les systèmes électriques hybrides avec stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique : Tome 1, Gestion, analyse et synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782746231924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de liens causaux pour systèmes à énergie renouvelable (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes électriques pour énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Base documentaire : TIB248DUO (d3971), </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-11, 2006, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-d3971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de liens causaux pour systèmes à énergie renouvelable (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gandanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes électriques pour énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Base documentaire : TIB248DUO (d3970), </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2006, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-d3970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des aérogénérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'électronique de puissance vecteur d'optimisation pour les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. NOVELECT - ECRIN, ISBN 2-912154-8-1, pp.97-154, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système propulsif aéronautique et procédé de contrôle associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2300825. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft comprising a reversible rotary electrical machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2465775A2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. LANGLOIS, E. FOCH, L. PRISSE, X. ROBOAM, SYSTEME ET PROCEDE D'ALIMENTATION EN PUISSANCE POUR LES ACTIONNEURS A BORD D'UN AERONEF&amp;quot;, Brevet Airbus, déposé dans le cadre de mon activité de consultance, N° dépôt FR2007052705,·date de dépôt : 16/01/2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Prisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2007052705. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Lando, X. Roboam, E. Foch, &amp;quot;Poly-phase starting-generating channel&amp;quot;, Record number: FR2006054588, Date: 27/10/2006. Brevet Airbus France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Lando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2006054588. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. REGNIER, H. FOCH, X. ROBOAM, H. PIQUET, L. RAULIN , Mixed Device for controlling power transfer between two cores of a direct current network and supplying an alternating current motor’’, Brevet en co-propriété Airbus-CNRS, Numéro de dépôt: FR05.53270. Date de dépôt : 27/10/2005. Extension PCT, WO 2007/048838 /A1, USA, Canada, Russie, Japon, Chine et Brésil, Mai 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Raulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR05.53270. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hybrid’ source for emergency network’’, Brevet en copropriété Airbus-CNRS N°INPI 0551026, Date de dépôt 21/04/05. Extension USA 11/404077, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR0551026. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. REGNIER, H. FOCH, PIQUET, X. ROBOAM, L. RAULIN, Device for controlling power transfer between two cores of a direct current network ’’, Brevet copropriété Airbus-CNRS, Numéro de dépôt: FR05.53269, Date de dépôt : 27/10/2005. Extension PCT WO2007/048837/ A1, USA, Canada, Russie, Japon, Chine et Brésil, Mai 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Raulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR0553269. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘’ Système de contrôle d’un onduleur de tension’’, Brevet Français, déposé par Schneider Electric SA, enregistrement national N°9903919, 25 Mars 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekart von Westerholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cornilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR9903919. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de commande d’un convertisseur statique alimentant une source de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Almeida Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR98.04445. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Procédé par filtre de Kalman étendu de l’estimation d’un vecteur d’état représentatif de l’état d’un système dynamique’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekart von Westerholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR9812127. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Aircraft; academic reSearch on Thermal and Electrical Components and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORDIS EU research results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une méthode de diagnostic pour la mise en oeuvre d'une batterie de seconde vie : étude du dimensionnement technico-économique d'un micro-réseau à stockage Li-ion de seconde vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Damay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the HASTECS project related to the series hybrid propulsion for regional aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxiliary Source (Battery and/or Fuel Cell)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Tognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multiniveaux d’un système de puissance pour le conditionnement d’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdhayfa Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vilamot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser la conception système et hybrider pour mieux gérer l’énergie et préserver l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avion plus électrique : vers une nouvelle génération de réseaux à bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de caractérisation et de cyclage batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet B2LIVE (Batteries de 2nde vie au Lithium Ion à Vieillissement caractérisé par Expérimentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise bounding and Integer Linear Programming for the optimal management of a water pumping and desalination process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId593"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA3C7B01"/>
+    <w:nsid w:val="A16E960B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6AF440F5"/>
+    <w:nsid w:val="2C909710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64C99A1B"/>
+    <w:nsid w:val="208E3CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-roboam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3320-6668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059058420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergougnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hernan Suarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/compel-11-2025-0526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Turki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-023-00189-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16196831" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rougier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13010672" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Rhouma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16227593" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Ali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJFSA.317104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16237871" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03777489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pettes-Duler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186719" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2021-0377" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Varais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mullins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102576" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03351918v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.2988220" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belhadj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2020.100884" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03404199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier M. Cabello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Junco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.04.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.07.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01904983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourbon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cabello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.05.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zaibi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.08.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Cherif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2018.08.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.06.110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Laethem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ralli&#232;res" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio J. Junco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2683398" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.11.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELE.2017.2758879" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519910v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2507131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140174" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdhayfa Ounis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaafar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Belouda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2016.01.111" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Andrade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reti&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-1/16270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.10.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Roccuzzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Repetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0409" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.07.138" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2013.823414" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2267099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131708" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608873v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couderc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ruelland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.221-242" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sebastiao de Andrade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruelland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2011.624619" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2188870" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528010v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; De Andrade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2012.2221355" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209807" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hoan Tran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209816" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789432v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amorndechaphon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Premrudeepreechacharn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Higuchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/381016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2010.0045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761920v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2010.2046685" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.04.024" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cossi Rockys Akli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jeunesse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2009-1018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen Huu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910969403" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6J42Z55H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789406v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeunesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2027328" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789378v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Rhouma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789375v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gubia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marroyo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2007.914317" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789377v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789371v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mirecki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789373v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514478v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.259-283" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2088F81B65D861E1AE737123C7E8F8C91EA567D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fefermann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767741v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Gandanegara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dauphin-Tanguy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE210" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-57LQC7LR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537793v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294819v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE154" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847256v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.1103-1126" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005601" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#227;&#168;ve Dauphin-Tanguy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779389v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640510598157" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_10" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364075v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kasmieh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Faucher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44489C41A1D0354E1DBC9DC34E8CB63051C70FAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03557577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dagues" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248756v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hapiot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fornel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992140" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF4718CAC240B69E452CC1D88C76E589550B1359/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288594v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brousset-Matheu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Defoort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05167687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de O. Albuquerque" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05088965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de O Albuquerque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boennec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0096" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05077088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Antunes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0042" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265452v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506760v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Suarez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04159980v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albuquerque" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03673979v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_34" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04160005v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise De Godoy Antunes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez L&#243;pez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176408v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanandlall Gopee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid58556.2023.10170992" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968485" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796717v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04946362v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03555101v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419609v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796744v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294283v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538619v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Touhami" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Birou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215635" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489965v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489890v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Makhraz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mavier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03763558v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158922v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thauvin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barraud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158917v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourbon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.U. Ngueveu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865715v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158918v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981912v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981850v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865685v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez-Torres" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865814v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158921v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigo-Mariani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865882v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ghanty" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286792v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cabello" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cabello" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junco" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865815v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392448v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thauvin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413276v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865811v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2016.7478871" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515275v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361618v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524362v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135834v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286755v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier M Cabello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663831v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865711v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105354v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663751v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Madani Layadi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865883v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tognan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514790v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sartor" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105353v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323615v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tardy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pericle Zanchetta" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevich" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Burgos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865884v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865808v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103860v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752889v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wheeler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103817v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865886v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865887v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7077029" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865687v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865688v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065165v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo Mariani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103497v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988442v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tognan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277577v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865885v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865888v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7077040" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865709v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076941" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015345v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519933v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700453" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867941v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634664" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865686v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988454v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281123v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865692v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Font&#232;s" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988439v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hoan Tran" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041318v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2012.6196464" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158920v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277590v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Steinmetz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186315v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Giraud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090454v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023338v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesage" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988441v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186306v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2012.6387377" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865650v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920707v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Nguyen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988438v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988440v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865651v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987849v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988444v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041484v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767373" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158919v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984130" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865648v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865647v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne M&#233;nard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988364v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865646v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865645v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouda" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286781v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865807v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865582v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865575v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865576v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espanet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865558v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865579v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850903v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865577v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rafal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688869v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beltramini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prisse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asfaux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472713" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737098v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rafal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5728987" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865580v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiounn" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609590v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987492v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865578v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729131" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865556v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467269v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044019v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988413v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forsyth" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girinon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988437v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988443v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044521v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323985v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988436v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865551v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323994v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865515v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ursua" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865511v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865512v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865514v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Langlois" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foch" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044839v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516714v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383685" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865508v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044854v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417333" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865513v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988435v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865509v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988412v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucher" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037294v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517142v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037286v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039204v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039051v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039214v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104647v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039510v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03537328v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azema" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575322v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Chouzal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05398023v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Eleuth&#232;riane Gerrer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piguet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03407214v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Erroui" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Accorinti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757973v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052563v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robyns" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saudemont" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merdassi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hissel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882244v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118569863.ch6" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118569863.ch6" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812271v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052139v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821007v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052557v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758119v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821013v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052561v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052560v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052558v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733044v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052140v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735350v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/systemes-electriques-pour-energies-renouvelables-42248210/graphes-de-liens-causaux-pour-systemes-a-energie-renouvelable-partie-2-d3971/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3970" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769085v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3971" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674088v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188290v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098482v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mavier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lando" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188382v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Prisse" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188391v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lando" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188346v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188375v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Raulin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188361v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188333v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael El Hassan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart von Westerholt" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cornilleau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188315v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188304v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Almeida Martins" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621497v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802934v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065238v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065237v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065240v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vilamot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065239v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065180v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foch" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schanen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065236v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04505960v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lore" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04505925v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163064v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-roboam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3320-6668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059058420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergougnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hernan Suarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/compel-11-2025-0526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Turki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-023-00189-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16237871" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16196831" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rougier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13010672" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Rhouma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16227593" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Ali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJFSA.317104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03777489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pettes-Duler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186719" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2021-0377" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111297" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Varais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mullins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102576" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03351918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03404199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.2988220" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belhadj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2020.100884" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cabello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.05.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01904983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourbon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier M. Cabello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Junco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.04.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.07.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zaibi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Cherif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2018.08.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.08.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.06.110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ralli&#232;res" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELE.2017.2758879" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519910v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2507131" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio J. Junco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2683398" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.11.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Laethem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140174" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdhayfa Ounis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaafar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Roccuzzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Repetto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0409" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Andrade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Belouda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2016.01.111" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reti&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-1/16270" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.10.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.07.138" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873030v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2013.823414" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2267099" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523348v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131708" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couderc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ruelland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.221-242" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789435v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sebastiao de Andrade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruelland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2188870" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528010v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; De Andrade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2012.2221355" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760938v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2011.624619" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209807" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hoan Tran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209816" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789432v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amorndechaphon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Premrudeepreechacharn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Higuchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/381016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2010.0045" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761920v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2010.2046685" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789408v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cossi Rockys Akli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jeunesse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2009-1018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.04.024" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen Huu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910969403" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6J42Z55H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789406v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeunesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2027328" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789375v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Rhouma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789376v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gubia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marroyo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2007.914317" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789371v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mirecki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789373v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514478v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.259-283" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2088F81B65D861E1AE737123C7E8F8C91EA567D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847256v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.1103-1126" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777175v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Gandanegara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE154" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179106v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fefermann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dauphin-Tanguy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE210" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-57LQC7LR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005601" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#227;&#168;ve Dauphin-Tanguy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779389v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640510598157" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_10" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364075v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kasmieh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Faucher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44489C41A1D0354E1DBC9DC34E8CB63051C70FAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03557577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dagues" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248756v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hapiot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fornel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992140" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF4718CAC240B69E452CC1D88C76E589550B1359/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506760v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Suarez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05088965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de O Albuquerque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boennec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0096" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288594v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brousset-Matheu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Defoort" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05167687v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de O. Albuquerque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05077088v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Antunes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0042" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176408v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanandlall Gopee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid58556.2023.10170992" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04159980v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albuquerque" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03673979v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_34" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04160005v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise De Godoy Antunes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez L&#243;pez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04946362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903293v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968485" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294283v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03555101v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419609v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796744v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538619v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Touhami" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Birou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215635" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489965v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489890v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Makhraz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mavier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03763558v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158922v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thauvin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barraud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158917v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158918v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865715v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865712v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourbon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.U. Ngueveu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981912v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981850v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286792v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cabello" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158921v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigo-Mariani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865882v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ghanty" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865814v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865685v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez-Torres" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cabello" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junco" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865815v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524362v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413276v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thauvin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865811v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2016.7478871" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392448v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515275v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361618v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514790v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sartor" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323615v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tardy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pericle Zanchetta" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevich" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Burgos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105353v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105354v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663751v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Madani Layadi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286755v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier M Cabello" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663831v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865711v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135834v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865883v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tognan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277577v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015345v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865709v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076941" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865885v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865888v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7077040" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865886v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103817v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752889v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wheeler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865808v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103860v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865884v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865887v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7077029" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865687v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865688v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065165v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo Mariani" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103497v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988442v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tognan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865692v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Font&#232;s" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865686v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867941v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634664" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519933v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700453" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988454v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281123v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988444v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hoan Tran" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023338v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesage" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988441v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186306v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Giraud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2012.6387377" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186315v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090454v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041318v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2012.6196464" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158920v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277590v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Steinmetz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988439v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988438v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865650v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920707v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Nguyen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988440v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865651v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987849v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865807v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865582v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865647v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne M&#233;nard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988364v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865648v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041484v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767373" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158919v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984130" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865646v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865645v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouda" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286781v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987492v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609590v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865578v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiounn" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729131" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865577v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rafal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865558v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865579v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850903v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865575v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865576v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espanet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688869v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beltramini" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prisse" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asfaux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472713" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737098v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rafal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5728987" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865580v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988443v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044019v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988413v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forsyth" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girinon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467269v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865556v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988437v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865515v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ursua" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323985v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044521v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988436v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865551v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323994v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988412v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucher" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865509v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516714v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383685" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865508v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044839v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865514v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Langlois" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foch" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865511v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865512v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044854v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417333" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865513v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988435v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037286v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517142v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037294v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039204v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039051v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039214v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039510v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104647v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03537328v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azema" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575322v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Chouzal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05398023v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Eleuth&#232;riane Gerrer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piguet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03407214v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Erroui" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Accorinti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757973v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052563v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robyns" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saudemont" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merdassi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hissel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882244v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118569863.ch6" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118569863.ch6" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052140v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052557v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758119v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052139v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821007v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812271v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821013v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052561v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052560v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052558v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733044v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769085v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/systemes-electriques-pour-energies-renouvelables-42248210/graphes-de-liens-causaux-pour-systemes-a-energie-renouvelable-partie-2-d3971/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3971" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735350v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3970" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674088v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188290v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098482v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mavier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lando" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188382v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Prisse" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188391v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lando" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188375v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Raulin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188346v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188361v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188333v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael El Hassan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart von Westerholt" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cornilleau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188304v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Almeida Martins" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188315v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621497v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802934v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065238v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065237v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065240v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vilamot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065239v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065180v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foch" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schanen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065236v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04505960v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lore" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04505925v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163064v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>