--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.645833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Rodier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Complémentarité des approches symboliques et numériques pour l’étude de dynamiques spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.7-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing FAIR Ontological Pathways: Linking Evidence of Movement in Lidar to Models of Human Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to express the reliability of archaeological data: data traceability at the Laboratoire Archéologie et Territoires (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, International Journal on Digital Libraries, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-019-00274-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Excavation Report of Rigny: an Example of an Interoperable Logicist Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, On Provenance of Knowledge and Documentation: Select Papers from CIDOC 2018, Special Issue Heritage 2019 (2 (1)), pp.761-773. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage2010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours: origins of urban archaeology, new approaches and new questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Post-Classical Archaeologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8/2018 (8), pp.19-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViCTOr : paysage virtuel pour explorer les dynamiques de la VIticulture et de la Consommation en TouRaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://cybergeo.revues.org/28356. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01542845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidisciplinaire de la fabrique des paysages dans la longue durée dans les forêts de Blois, Russy, Boulogne et Chambord (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Varet-Vitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordances chronologiques à Tours aux Ier et IIe s. apr. J.-C. : questions posées à l’archéologie et à la dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Seigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.151-163. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary evolution of an alluvial floodplain in an urban area: geoarchaeological approaches and applications (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.255-269. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données de diagnostics en tranchées mécaniques par l’analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, http://racf.revues.org/2202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat à propos Des paroisses de Touraine aux communes d'Indre-et-Loire. La formation des territoires : une lecture critique d'Hélène Noizet, avec les réponses des auteurs de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.2-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphologique et sédimentaire de la plaine alluviale d'un espace urbanisé (Tours, Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Earth, GIS and stone-walled structures in southern Gauteng, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.1034-1042. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des objets historiques selon la fonction, l'espace et le temps pour l'étude des dynamiques urbaines dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Systèmes, Modélisation, Géostatistiques = Systems, Modelling, Geostatistics = Sistemas, Modelística, Geoestadísticas, http://cybergeo.revues.org/23175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeology Data Service, un site au service des archéologues britaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (4-2010), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours : étude chrono-chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (4-2010), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Urban Fabric with the OH_FET model based on Social Use, Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologue et la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3-2006), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer l'espace/temps de Tours pré-industriel : essai de chrono-chorématique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3-2006), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSOL. La chaîne de gestion des données de fouilles du Laboratoire Archéologie et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.36772 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entités fonctionnelles, entités spatiales et dynamique urbaine dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Systèmes d’information géographique, archéologie et histoire, XIX (3/4), pp.223-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des transformations du maillage paroissial et communal en Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des Systèmes d’Information géographique appliquée à l’archéologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (28), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2004.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des transformations du maillage paroissial et communal en Touraine à l'aide d'un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XIX (3/4), pp.317-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'espace gaulois d'après Grégoire de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76 (4-2004), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du pénétromètre dynamique du type PANDA en milieu urbain pour l'évaluation et la caractérisation du dépôt archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2003.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie, note d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pénétromètre et l'hétérogénéité des sols archéologiques urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Niandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTOPI, Topographie de Tours Pré-Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.21065 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille du site de Rigny, 7e-19e s. (commune de Rigny-Ussé, Indre-et-Loire) : l'habitat, les églises, le cimetière. Troisième et dernier rapport préliminaire (1995-1999) / The excavation of Rigny, C7th-19th (Cne Rigny-Ussé, Indre-et-Loire) : the settlement, churches and graveyard. 3rd and last preliminary report (1995-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (1), pp.167-242. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.2001.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'information géographique TOTOPI : Topographie de TOurs Pré-Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.28600 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'information géographique TOTOPI : Topographie de TOurs Pré-Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.28600 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouilles des &amp;quot;abords de la cathédrale&amp;quot; de Tours (Indre-et-Loire) : Antiquité-haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wittmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.7-98. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.1999.2818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel archéologique de Tours à partir de deux exemples récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 55, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles et prospections à Rigny-Ussé (Indre-et-Loire), rapport préliminaire 1986-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, tome 31, pp.75-166. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.1992.2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur les Enjeux de la Science Ouverte pour l'archéologie, Colloque MASA (Tours, 2 dec 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favreau Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque MASA “Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological study of movement in an openfield landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Levoguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC 2020+1 Virtually together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03535731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using the CIDOC CRM to model archaeological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2021 - Digital Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Limasolle (virtual), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04199967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie du mouvement pour la compréhension des dynamiques de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoveScape towards a formal representation of multiple pathway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th annual CAA conference “Check Object Integrity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenArchaeo for Usable Semantic Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODOCH 2019 @CAiSE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does global meet local? Finding common ground for multiscalar analysis of settlement and land use dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Le Voguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkyEye, a machine learning software to detect archaeological structures in LiDAR datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Le Voguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene hydrosedimentary dynamics of the Cosson river (Loir-et-Cher, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLuvial Archive Group (FLAG) Biennial meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing spatial data with a 3D component as a collaborative and dissemination tool for archaeology: conceptual challenges and technical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Chiarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential use of ontologies for characterizing and interpreting features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIALOGUE on Archaeological Lidar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archaeological excavation report of Rigny: an example of an interoperable logicist publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From paths to landscape: why does movement contribute to land-use dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC 2018 - Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting activities, land use and topography for ALS interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2017 - Digital Archaeologies, Material Worlds (Past and Present), 45th Computer Applications and Quantitative Methods in Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia State University, Mar 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE –ATelier MOnétaire de CEnabum (IIe-Ier s. av. n.è.) – à la lumière des innovations modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire, Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de référentiel &amp;quot;LiDAR et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP Ontologies et dynamiques spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2340 MAGIS, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CIDOC CRM for dynamically querying ArSol, a relational database, from the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2015, 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stefano Campana; Roberto Scopigno, Mar 2015, Siena, Italy. pp.241-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training archaeologists in the use of lidar: the TRAIL experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC-8 Kyoto, the Eighth World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAC-8 Kyoto Local Organizing Committee Science Council of Japan, Kyoto City Government, Aug 2016, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repository : Lidar & Pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAIL 2016 (Training and Research on the Archaeological Interpretation of LiDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7324 CITERES-LAT (Université François-Rabelais de Tours/CNRS); MSH Val de Loire USR 3501 - Intelligence des Patrimoines; LEA ModeLTER (MSHE Ledoux USR 3124 et ZRC SAZU, Slovénie); Domaine National de Chambord, May 2016, Chambord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Approach and Spatial Organization: from the City to Networks of Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2013, Across Space and Time, 41st Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arianna Traviglia, Mar 2013, Perth, Australia. pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of the ArSol (Archives du Sol) database based on the CIDOC-CRM ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2014, 21st Century Archaeology, 42nd International Conference on Computer Application and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Djindjian; François Giligny; Laurent Costa; Hélène Noizet; Sandrine Robert; Paola Moscati, Apr 2014, Paris, France. pp.179-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From space to graphs to understand spatial changes using medieval and modern fiscal sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.424-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace aux graphes. Mesurer les dynaamiques spatiales des terroirs villageois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIe Congrès de la Société des Historiens Médiévistes de l'Enseignement Supérieur Public (SHMESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GIS in French Rescue Archaeology. The Choice of Inrap: a Tool for Research at the Scale of Excavation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conferenceon Computer Applications and Quantitative Methods in Archaeology, CAA2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Granada, Spain. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de dendrochronologie à Tours au début de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Mataouchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque d’Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01256170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. p. 438-448, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp7kg.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les dynamiques spatiales en sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArSol: An archaeological data processing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the road to reconstruct the past, 36th International Conference of the Computer Application and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Budapest, Hungary. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToToPI (Topographie de Tours Pré-Industriel), a GIS for understanding urban dynamics based on the OH_FET model (Social Use, Space and Time)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacynthe Pouliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making History Interactive, 37th International Conference of the Computer Application and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Williamsburg, United States. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social features, Spatial features, Time features: An urban archaeological data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des objets urbains pour l'étude des dynamiques urbaines dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrono-chorématique urbaine : figurer l'espace / temps des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyses et modèles spatiaux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des territoires paroissiaux en Touraine : modélisation à l'aide d'un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société. Analyses et modèles spatiaux en archéologie, XXVe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Antibes, France. pp.175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des SIG en archéologie : application à la topographie historique en Indre-et-Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apport des SIG au monde de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Orléans, France. pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des outils SIG pour l'analyse des transformations du maillage paroissiale et communal en Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence francophone ESRI, SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural à Héliopolis (Le Caire): de la cartographie au SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes de la connaissance,actes du colloque Cartographie, géographie et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Seigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fleuves aussi ont une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Aix-en-Provence, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Seigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés pré-industrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes,Actes du colloque d'Aix en Provence (2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural à Héliopolis (Le Caire) : de la cartographie au SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie, Géographie et Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tours, France. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial metamorphosis of the Loire river during the Holocene: varaibility of natural factors and the answers of the societies (Tours case study, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alluvial archaeology in Europe, Colloque de Leeds 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rotterdam, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and anthropic forcings on the Holocene morpho-sedimentary evolution of the Cosson river (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis for an efficient use of data from trial trenching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Computer Applications and Quantitative Methods in Archaeology “KEEP THE REVOLUTION GOING” Conference (CAA 2015 SIENA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sienna, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la &amp;lt;em&amp;gt;colonia&amp;lt;/em&amp;gt; de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Motteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51203/puc/monographie.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFR/CTHS, pp.536, 2013, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. Errance, Collection Archéologiques, pp.255, 2011, Archéologiques, Ferdière Alain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.2. Formalisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.1. Introduction : « Où-Localisation spatiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’ontologie en archéologie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA; APDCA, pp.167-178, 2023, 2-904110-65-8. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147ph⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 17, 2021, Perspectives Villes et Territoires, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 8: 800-1200. Emergence of enduring, concentrated and hierarchised settlement patterns in rural regions of North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the world : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, https://books.openedition.org/pufr/20002, 2021, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires (750-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Sénégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/06_chap_4.xml, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours, la Loire et le Cher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta; Caroline Evain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et rivières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, 2019, 978-2-271-11608-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02122392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des champs sous les forêts : apports de la télédétection LiDAR à l’étude de la fabrique des paysages entre Blois et Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461-474, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 8 : 800-1100. Fixation, polarisation et hiérarchisation de l'habitat rural en Europe du Nord-Ouest (chap. 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre - De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.301-332, 2017, Collection Villes + Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour décrire les transformations du système de peuplement européen entre 800 et 1100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Phan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.289-310, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la plaine alluviale de Tours au Quaternaire récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système ville et système de villes : modèles dynamiques en archéologie et en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lorans, Xavier Rodier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFR/CTHS, pp.495-507, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes de l'espace urbain à Tours : nouvelles données, nouvelles questions (IIe siècle avant J.-C. - Xe siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lorans, Xavier Rodier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFR/CTHS, pp.209-220, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les dynamiques urbaines de Tours antique et médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Lavaud, Burghart Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.279-294, 2012, Scripta Mediævalia, 978-2-35613-057-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de l'information spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archambault de Beaune S.&amp; Francfort H.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie à découvert : hommes, objets et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions Alpha, pp.249-258, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG et archéologie préventive, le choix de l’Inrap : un outil d’aide à la recherche à l’échelle de la fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.33-38, 2011, Collection Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les objets historiques pour l'étude des dynamiques urbaines dans la longue durée. Le modèle OH_FET (objet historique, fonction, espace, temps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Rodier (dir.), Olivier Barge, Laure Saligny, Laure Nuninger, Frédérique Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.66-72, 2011, Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.9-12, 2011, "Archéologiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraire : formaliser et modéliser l'information archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Rodier (dir.), Olivier Barge, Laure Saligny, Laure Nuninger, Frédérique Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.39-55, 2011, Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIG appliqués à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Rodier (dir.), Olivier Barge, Laure Saligny, Laure Nuninger, Frédérique Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.13-32, 2011, Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realizacja programu GIS w Stolpiu i opracowanie danych przestrzennych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrzej Buko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zespol wiezowy w Stolpiu. Badania 2003-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Letter Quality, pp.x-x, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques morphologiques et échelles d'analyse des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des paroisses de Touraine aux communes d'Indre-et-Loire. La formation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.260-263, 2008, 978-2-913272-19-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des territoires paroissiaux et communaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des paroisses de Touraine aux communes d'Indre-et-Loire. La formation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.251-260, 2008, 978-2-913272-19-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance archéologique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.40-44, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la chapelle Saint-Lazare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.137-142, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bâti ancien, des destructions et des fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.43, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification de la Lèpre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.141, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tour de la rue Chièvre, sur le terrain et dans les comptes de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.304-308, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du GPS en prospection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Dabas, Henri Delétang, Alain Ferdière, Cécile Jung, W. Haio Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.13-19, 2006, Archéologiques, 2877723283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation des données de la topographie historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatisation des Documents d'Evaluation du Patrimoine Archéologique des Villes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-34, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téotolon, doyen de Saint-Martin, évêque de Tours au Xe siècle, et urbaniste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village et ville au Moyen Age : les dynamiques morphologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1/vol. 2 (5), Presses Universitaires François Rabelais, pp.239-256 /201-219, 2003, perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications du trait de la rive gauche de la Loire dans l'ouest de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud, Manuel Garcin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de la Loire moyenne et de ses marges Synthèse des résultats du PCR 1996-1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRGM, pp.29-36, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles et la ville dans M@ppemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHOES – Founding principles of the Cloud Governance (Deliverable 10.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Blanc du consortium Mémoires des Archéologues et des Sites Archéologiques : Guide des bonnes pratiques numériques en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Consortium MASA. 2022, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03561376v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnah Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Couvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnah Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Magiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace-temps des sociétés du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Franche-Comté, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01259368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.645833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Rodier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Complémentarité des approches symboliques et numériques pour l’étude de dynamiques spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.7-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing FAIR Ontological Pathways: Linking Evidence of Movement in Lidar to Models of Human Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to express the reliability of archaeological data: data traceability at the Laboratoire Archéologie et Territoires (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, International Journal on Digital Libraries, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-019-00274-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Excavation Report of Rigny: an Example of an Interoperable Logicist Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, On Provenance of Knowledge and Documentation: Select Papers from CIDOC 2018, Special Issue Heritage 2019 (2 (1)), pp.761-773. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage2010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours: origins of urban archaeology, new approaches and new questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Post-Classical Archaeologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8/2018 (8), pp.19-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViCTOr : paysage virtuel pour explorer les dynamiques de la VIticulture et de la Consommation en TouRaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://cybergeo.revues.org/28356. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01542845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidisciplinaire de la fabrique des paysages dans la longue durée dans les forêts de Blois, Russy, Boulogne et Chambord (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Varet-Vitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary evolution of an alluvial floodplain in an urban area: geoarchaeological approaches and applications (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.255-269. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données de diagnostics en tranchées mécaniques par l’analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, http://racf.revues.org/2202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordances chronologiques à Tours aux Ier et IIe s. apr. J.-C. : questions posées à l’archéologie et à la dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Seigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.151-163. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphologique et sédimentaire de la plaine alluviale d'un espace urbanisé (Tours, Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat à propos Des paroisses de Touraine aux communes d'Indre-et-Loire. La formation des territoires : une lecture critique d'Hélène Noizet, avec les réponses des auteurs de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.2-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Earth, GIS and stone-walled structures in southern Gauteng, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.1034-1042. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des objets historiques selon la fonction, l'espace et le temps pour l'étude des dynamiques urbaines dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Systèmes, Modélisation, Géostatistiques = Systems, Modelling, Geostatistics = Sistemas, Modelística, Geoestadísticas, http://cybergeo.revues.org/23175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeology Data Service, un site au service des archéologues britaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (4-2010), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours : étude chrono-chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (4-2010), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Urban Fabric with the OH_FET model based on Social Use, Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologue et la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3-2006), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer l'espace/temps de Tours pré-industriel : essai de chrono-chorématique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3-2006), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSOL. La chaîne de gestion des données de fouilles du Laboratoire Archéologie et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.36772 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entités fonctionnelles, entités spatiales et dynamique urbaine dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Systèmes d’information géographique, archéologie et histoire, XIX (3/4), pp.223-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des transformations du maillage paroissial et communal en Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des Systèmes d’Information géographique appliquée à l’archéologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (28), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2004.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des transformations du maillage paroissial et communal en Touraine à l'aide d'un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XIX (3/4), pp.317-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'espace gaulois d'après Grégoire de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76 (4-2004), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie, note d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du pénétromètre dynamique du type PANDA en milieu urbain pour l'évaluation et la caractérisation du dépôt archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2003.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTOPI, Topographie de Tours Pré-Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.21065 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pénétromètre et l'hétérogénéité des sols archéologiques urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Niandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille du site de Rigny, 7e-19e s. (commune de Rigny-Ussé, Indre-et-Loire) : l'habitat, les églises, le cimetière. Troisième et dernier rapport préliminaire (1995-1999) / The excavation of Rigny, C7th-19th (Cne Rigny-Ussé, Indre-et-Loire) : the settlement, churches and graveyard. 3rd and last preliminary report (1995-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (1), pp.167-242. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.2001.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'information géographique TOTOPI : Topographie de TOurs Pré-Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.28600 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'information géographique TOTOPI : Topographie de TOurs Pré-Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.28600 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouilles des &amp;quot;abords de la cathédrale&amp;quot; de Tours (Indre-et-Loire) : Antiquité-haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wittmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.7-98. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.1999.2818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel archéologique de Tours à partir de deux exemples récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 55, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles et prospections à Rigny-Ussé (Indre-et-Loire), rapport préliminaire 1986-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, tome 31, pp.75-166. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.1992.2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur les Enjeux de la Science Ouverte pour l'archéologie, Colloque MASA (Tours, 2 dec 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favreau Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque MASA “Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using the CIDOC CRM to model archaeological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2021 - Digital Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Limasolle (virtual), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04199967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological study of movement in an openfield landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Levoguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC 2020+1 Virtually together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03535731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie du mouvement pour la compréhension des dynamiques de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoveScape towards a formal representation of multiple pathway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th annual CAA conference “Check Object Integrity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenArchaeo for Usable Semantic Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODOCH 2019 @CAiSE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does global meet local? Finding common ground for multiscalar analysis of settlement and land use dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Le Voguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkyEye, a machine learning software to detect archaeological structures in LiDAR datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Le Voguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene hydrosedimentary dynamics of the Cosson river (Loir-et-Cher, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLuvial Archive Group (FLAG) Biennial meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential use of ontologies for characterizing and interpreting features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIALOGUE on Archaeological Lidar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing spatial data with a 3D component as a collaborative and dissemination tool for archaeology: conceptual challenges and technical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Chiarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archaeological excavation report of Rigny: an example of an interoperable logicist publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From paths to landscape: why does movement contribute to land-use dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC 2018 - Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de référentiel &amp;quot;LiDAR et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP Ontologies et dynamiques spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2340 MAGIS, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting activities, land use and topography for ALS interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2017 - Digital Archaeologies, Material Worlds (Past and Present), 45th Computer Applications and Quantitative Methods in Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia State University, Mar 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE –ATelier MOnétaire de CEnabum (IIe-Ier s. av. n.è.) – à la lumière des innovations modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire, Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repository : Lidar & Pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAIL 2016 (Training and Research on the Archaeological Interpretation of LiDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7324 CITERES-LAT (Université François-Rabelais de Tours/CNRS); MSH Val de Loire USR 3501 - Intelligence des Patrimoines; LEA ModeLTER (MSHE Ledoux USR 3124 et ZRC SAZU, Slovénie); Domaine National de Chambord, May 2016, Chambord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CIDOC CRM for dynamically querying ArSol, a relational database, from the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2015, 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stefano Campana; Roberto Scopigno, Mar 2015, Siena, Italy. pp.241-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training archaeologists in the use of lidar: the TRAIL experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC-8 Kyoto, the Eighth World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAC-8 Kyoto Local Organizing Committee Science Council of Japan, Kyoto City Government, Aug 2016, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of the ArSol (Archives du Sol) database based on the CIDOC-CRM ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2014, 21st Century Archaeology, 42nd International Conference on Computer Application and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Djindjian; François Giligny; Laurent Costa; Hélène Noizet; Sandrine Robert; Paola Moscati, Apr 2014, Paris, France. pp.179-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Approach and Spatial Organization: from the City to Networks of Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2013, Across Space and Time, 41st Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arianna Traviglia, Mar 2013, Perth, Australia. pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From space to graphs to understand spatial changes using medieval and modern fiscal sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.424-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GIS in French Rescue Archaeology. The Choice of Inrap: a Tool for Research at the Scale of Excavation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conferenceon Computer Applications and Quantitative Methods in Archaeology, CAA2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Granada, Spain. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace aux graphes. Mesurer les dynaamiques spatiales des terroirs villageois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIe Congrès de la Société des Historiens Médiévistes de l'Enseignement Supérieur Public (SHMESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de dendrochronologie à Tours au début de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Mataouchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque d’Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01256170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. p. 438-448, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp7kg.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les dynamiques spatiales en sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArSol: An archaeological data processing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the road to reconstruct the past, 36th International Conference of the Computer Application and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Budapest, Hungary. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToToPI (Topographie de Tours Pré-Industriel), a GIS for understanding urban dynamics based on the OH_FET model (Social Use, Space and Time)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacynthe Pouliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making History Interactive, 37th International Conference of the Computer Application and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Williamsburg, United States. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social features, Spatial features, Time features: An urban archaeological data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des objets urbains pour l'étude des dynamiques urbaines dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des territoires paroissiaux en Touraine : modélisation à l'aide d'un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société. Analyses et modèles spatiaux en archéologie, XXVe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Antibes, France. pp.175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrono-chorématique urbaine : figurer l'espace / temps des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyses et modèles spatiaux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des SIG en archéologie : application à la topographie historique en Indre-et-Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apport des SIG au monde de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Orléans, France. pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural à Héliopolis (Le Caire): de la cartographie au SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes de la connaissance,actes du colloque Cartographie, géographie et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Seigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fleuves aussi ont une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Aix-en-Provence, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des outils SIG pour l'analyse des transformations du maillage paroissiale et communal en Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence francophone ESRI, SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Seigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés pré-industrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes,Actes du colloque d'Aix en Provence (2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural à Héliopolis (Le Caire) : de la cartographie au SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie, Géographie et Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tours, France. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial metamorphosis of the Loire river during the Holocene: varaibility of natural factors and the answers of the societies (Tours case study, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alluvial archaeology in Europe, Colloque de Leeds 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rotterdam, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and anthropic forcings on the Holocene morpho-sedimentary evolution of the Cosson river (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis for an efficient use of data from trial trenching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Computer Applications and Quantitative Methods in Archaeology “KEEP THE REVOLUTION GOING” Conference (CAA 2015 SIENA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sienna, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la &amp;lt;em&amp;gt;colonia&amp;lt;/em&amp;gt; de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Motteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51203/puc/monographie.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFR/CTHS, pp.536, 2013, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. Errance, Collection Archéologiques, pp.255, 2011, Archéologiques, Ferdière Alain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.2. Formalisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.1. Introduction : « Où-Localisation spatiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’ontologie en archéologie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA; APDCA, pp.167-178, 2023, 2-904110-65-8. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147ph⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 17, 2021, Perspectives Villes et Territoires, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 8: 800-1200. Emergence of enduring, concentrated and hierarchised settlement patterns in rural regions of North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the world : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, https://books.openedition.org/pufr/20002, 2021, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires (750-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Sénégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/06_chap_4.xml, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours, la Loire et le Cher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta; Caroline Evain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et rivières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, 2019, 978-2-271-11608-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02122392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des champs sous les forêts : apports de la télédétection LiDAR à l’étude de la fabrique des paysages entre Blois et Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461-474, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 8 : 800-1100. Fixation, polarisation et hiérarchisation de l'habitat rural en Europe du Nord-Ouest (chap. 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre - De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.301-332, 2017, Collection Villes + Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour décrire les transformations du système de peuplement européen entre 800 et 1100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Phan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.289-310, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la plaine alluviale de Tours au Quaternaire récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système ville et système de villes : modèles dynamiques en archéologie et en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lorans, Xavier Rodier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFR/CTHS, pp.495-507, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes de l'espace urbain à Tours : nouvelles données, nouvelles questions (IIe siècle avant J.-C. - Xe siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lorans, Xavier Rodier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFR/CTHS, pp.209-220, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les dynamiques urbaines de Tours antique et médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Lavaud, Burghart Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.279-294, 2012, Scripta Mediævalia, 978-2-35613-057-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de l'information spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archambault de Beaune S.&amp; Francfort H.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie à découvert : hommes, objets et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions Alpha, pp.249-258, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIG appliqués à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Rodier (dir.), Olivier Barge, Laure Saligny, Laure Nuninger, Frédérique Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.13-32, 2011, Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG et archéologie préventive, le choix de l’Inrap : un outil d’aide à la recherche à l’échelle de la fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.33-38, 2011, Collection Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les objets historiques pour l'étude des dynamiques urbaines dans la longue durée. Le modèle OH_FET (objet historique, fonction, espace, temps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Rodier (dir.), Olivier Barge, Laure Saligny, Laure Nuninger, Frédérique Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.66-72, 2011, Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.9-12, 2011, "Archéologiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraire : formaliser et modéliser l'information archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Rodier (dir.), Olivier Barge, Laure Saligny, Laure Nuninger, Frédérique Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.39-55, 2011, Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realizacja programu GIS w Stolpiu i opracowanie danych przestrzennych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrzej Buko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zespol wiezowy w Stolpiu. Badania 2003-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Letter Quality, pp.x-x, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques morphologiques et échelles d'analyse des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des paroisses de Touraine aux communes d'Indre-et-Loire. La formation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.260-263, 2008, 978-2-913272-19-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des territoires paroissiaux et communaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des paroisses de Touraine aux communes d'Indre-et-Loire. La formation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.251-260, 2008, 978-2-913272-19-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tour de la rue Chièvre, sur le terrain et dans les comptes de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.304-308, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance archéologique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.40-44, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la chapelle Saint-Lazare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.137-142, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification de la Lèpre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.141, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bâti ancien, des destructions et des fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.43, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du GPS en prospection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Dabas, Henri Delétang, Alain Ferdière, Cécile Jung, W. Haio Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.13-19, 2006, Archéologiques, 2877723283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation des données de la topographie historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatisation des Documents d'Evaluation du Patrimoine Archéologique des Villes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-34, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téotolon, doyen de Saint-Martin, évêque de Tours au Xe siècle, et urbaniste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village et ville au Moyen Age : les dynamiques morphologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1/vol. 2 (5), Presses Universitaires François Rabelais, pp.239-256 /201-219, 2003, perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications du trait de la rive gauche de la Loire dans l'ouest de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud, Manuel Garcin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de la Loire moyenne et de ses marges Synthèse des résultats du PCR 1996-1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRGM, pp.29-36, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles et la ville dans M@ppemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHOES – Founding principles of the Cloud Governance (Deliverable 10.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Blanc du consortium Mémoires des Archéologues et des Sites Archéologiques : Guide des bonnes pratiques numériques en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Consortium MASA. 2022, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03561376v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnah Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Couvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnah Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Magiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace-temps des sociétés du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Franche-Comté, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01259368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.7-19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.46" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-019-00274-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2010049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sadr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.11.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMNCQ0QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chareille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niandou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2879" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2818" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2668" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Levoguer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199967v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roulet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hivert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintenoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389929v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682144v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860735v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chiarello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillaume" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Curet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182617v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Kaddouri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005554v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005393v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005391v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830566v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418258v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004178" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004178" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6719" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9192" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375391v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147ph" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407597v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666498v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04174998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956328v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956318v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956250v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956198v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839293v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956199v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956200v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956181v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956180v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956178v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956177v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956169v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005389v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005385v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005383v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564825v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05342302v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561376v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966752v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magiorani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01259368v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.7-19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.46" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-019-00274-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2010049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4240" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sadr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.11.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMNCQ0QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chareille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005590v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niandou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2879" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2818" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2668" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hivert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Levoguer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintenoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389929v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682144v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chiarello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillaume" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861282v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617319v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Curet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Kaddouri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956306v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005566v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005569v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005393v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956166v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005554v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005391v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830566v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418258v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004178" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004178" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6719" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9192" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375391v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147ph" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407597v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666498v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04174998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956328v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956318v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956250v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956198v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956197v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839293v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956199v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956181v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956179v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956178v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956180v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956169v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005389v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005385v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005383v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564825v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05342302v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561376v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966752v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magiorani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01259368v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>