--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.645833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Rodier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Complémentarité des approches symboliques et numériques pour l’étude de dynamiques spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.7-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing FAIR Ontological Pathways: Linking Evidence of Movement in Lidar to Models of Human Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to express the reliability of archaeological data: data traceability at the Laboratoire Archéologie et Territoires (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, International Journal on Digital Libraries, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-019-00274-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Excavation Report of Rigny: an Example of an Interoperable Logicist Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, On Provenance of Knowledge and Documentation: Select Papers from CIDOC 2018, Special Issue Heritage 2019 (2 (1)), pp.761-773. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage2010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours: origins of urban archaeology, new approaches and new questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Post-Classical Archaeologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8/2018 (8), pp.19-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViCTOr : paysage virtuel pour explorer les dynamiques de la VIticulture et de la Consommation en TouRaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://cybergeo.revues.org/28356. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01542845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidisciplinaire de la fabrique des paysages dans la longue durée dans les forêts de Blois, Russy, Boulogne et Chambord (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Varet-Vitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary evolution of an alluvial floodplain in an urban area: geoarchaeological approaches and applications (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.255-269. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données de diagnostics en tranchées mécaniques par l’analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, http://racf.revues.org/2202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordances chronologiques à Tours aux Ier et IIe s. apr. J.-C. : questions posées à l’archéologie et à la dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Seigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.151-163. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphologique et sédimentaire de la plaine alluviale d'un espace urbanisé (Tours, Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat à propos Des paroisses de Touraine aux communes d'Indre-et-Loire. La formation des territoires : une lecture critique d'Hélène Noizet, avec les réponses des auteurs de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.2-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Earth, GIS and stone-walled structures in southern Gauteng, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.1034-1042. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des objets historiques selon la fonction, l'espace et le temps pour l'étude des dynamiques urbaines dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Systèmes, Modélisation, Géostatistiques = Systems, Modelling, Geostatistics = Sistemas, Modelística, Geoestadísticas, http://cybergeo.revues.org/23175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeology Data Service, un site au service des archéologues britaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (4-2010), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours : étude chrono-chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (4-2010), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Urban Fabric with the OH_FET model based on Social Use, Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologue et la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3-2006), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer l'espace/temps de Tours pré-industriel : essai de chrono-chorématique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3-2006), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSOL. La chaîne de gestion des données de fouilles du Laboratoire Archéologie et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.36772 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entités fonctionnelles, entités spatiales et dynamique urbaine dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Systèmes d’information géographique, archéologie et histoire, XIX (3/4), pp.223-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des transformations du maillage paroissial et communal en Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des Systèmes d’Information géographique appliquée à l’archéologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (28), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2004.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des transformations du maillage paroissial et communal en Touraine à l'aide d'un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XIX (3/4), pp.317-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'espace gaulois d'après Grégoire de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76 (4-2004), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie, note d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du pénétromètre dynamique du type PANDA en milieu urbain pour l'évaluation et la caractérisation du dépôt archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2003.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTOPI, Topographie de Tours Pré-Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.21065 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pénétromètre et l'hétérogénéité des sols archéologiques urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Niandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille du site de Rigny, 7e-19e s. (commune de Rigny-Ussé, Indre-et-Loire) : l'habitat, les églises, le cimetière. Troisième et dernier rapport préliminaire (1995-1999) / The excavation of Rigny, C7th-19th (Cne Rigny-Ussé, Indre-et-Loire) : the settlement, churches and graveyard. 3rd and last preliminary report (1995-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (1), pp.167-242. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.2001.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'information géographique TOTOPI : Topographie de TOurs Pré-Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.28600 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'information géographique TOTOPI : Topographie de TOurs Pré-Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.28600 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouilles des &amp;quot;abords de la cathédrale&amp;quot; de Tours (Indre-et-Loire) : Antiquité-haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wittmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.7-98. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.1999.2818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel archéologique de Tours à partir de deux exemples récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 55, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles et prospections à Rigny-Ussé (Indre-et-Loire), rapport préliminaire 1986-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, tome 31, pp.75-166. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.1992.2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur les Enjeux de la Science Ouverte pour l'archéologie, Colloque MASA (Tours, 2 dec 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favreau Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque MASA “Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using the CIDOC CRM to model archaeological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2021 - Digital Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Limasolle (virtual), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04199967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological study of movement in an openfield landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Levoguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC 2020+1 Virtually together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03535731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie du mouvement pour la compréhension des dynamiques de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoveScape towards a formal representation of multiple pathway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th annual CAA conference “Check Object Integrity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenArchaeo for Usable Semantic Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODOCH 2019 @CAiSE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does global meet local? Finding common ground for multiscalar analysis of settlement and land use dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Le Voguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkyEye, a machine learning software to detect archaeological structures in LiDAR datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Le Voguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene hydrosedimentary dynamics of the Cosson river (Loir-et-Cher, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLuvial Archive Group (FLAG) Biennial meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential use of ontologies for characterizing and interpreting features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIALOGUE on Archaeological Lidar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing spatial data with a 3D component as a collaborative and dissemination tool for archaeology: conceptual challenges and technical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Chiarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archaeological excavation report of Rigny: an example of an interoperable logicist publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From paths to landscape: why does movement contribute to land-use dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC 2018 - Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de référentiel &amp;quot;LiDAR et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP Ontologies et dynamiques spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2340 MAGIS, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting activities, land use and topography for ALS interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2017 - Digital Archaeologies, Material Worlds (Past and Present), 45th Computer Applications and Quantitative Methods in Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia State University, Mar 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE –ATelier MOnétaire de CEnabum (IIe-Ier s. av. n.è.) – à la lumière des innovations modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire, Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repository : Lidar & Pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAIL 2016 (Training and Research on the Archaeological Interpretation of LiDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7324 CITERES-LAT (Université François-Rabelais de Tours/CNRS); MSH Val de Loire USR 3501 - Intelligence des Patrimoines; LEA ModeLTER (MSHE Ledoux USR 3124 et ZRC SAZU, Slovénie); Domaine National de Chambord, May 2016, Chambord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CIDOC CRM for dynamically querying ArSol, a relational database, from the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2015, 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stefano Campana; Roberto Scopigno, Mar 2015, Siena, Italy. pp.241-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training archaeologists in the use of lidar: the TRAIL experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC-8 Kyoto, the Eighth World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAC-8 Kyoto Local Organizing Committee Science Council of Japan, Kyoto City Government, Aug 2016, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of the ArSol (Archives du Sol) database based on the CIDOC-CRM ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2014, 21st Century Archaeology, 42nd International Conference on Computer Application and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Djindjian; François Giligny; Laurent Costa; Hélène Noizet; Sandrine Robert; Paola Moscati, Apr 2014, Paris, France. pp.179-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Approach and Spatial Organization: from the City to Networks of Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2013, Across Space and Time, 41st Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arianna Traviglia, Mar 2013, Perth, Australia. pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From space to graphs to understand spatial changes using medieval and modern fiscal sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.424-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GIS in French Rescue Archaeology. The Choice of Inrap: a Tool for Research at the Scale of Excavation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conferenceon Computer Applications and Quantitative Methods in Archaeology, CAA2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Granada, Spain. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace aux graphes. Mesurer les dynaamiques spatiales des terroirs villageois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIe Congrès de la Société des Historiens Médiévistes de l'Enseignement Supérieur Public (SHMESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de dendrochronologie à Tours au début de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Mataouchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque d’Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01256170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. p. 438-448, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp7kg.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les dynamiques spatiales en sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArSol: An archaeological data processing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the road to reconstruct the past, 36th International Conference of the Computer Application and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Budapest, Hungary. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToToPI (Topographie de Tours Pré-Industriel), a GIS for understanding urban dynamics based on the OH_FET model (Social Use, Space and Time)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacynthe Pouliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making History Interactive, 37th International Conference of the Computer Application and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Williamsburg, United States. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social features, Spatial features, Time features: An urban archaeological data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des objets urbains pour l'étude des dynamiques urbaines dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des territoires paroissiaux en Touraine : modélisation à l'aide d'un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société. Analyses et modèles spatiaux en archéologie, XXVe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Antibes, France. pp.175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrono-chorématique urbaine : figurer l'espace / temps des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyses et modèles spatiaux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des SIG en archéologie : application à la topographie historique en Indre-et-Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apport des SIG au monde de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Orléans, France. pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural à Héliopolis (Le Caire): de la cartographie au SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes de la connaissance,actes du colloque Cartographie, géographie et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Seigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fleuves aussi ont une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Aix-en-Provence, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des outils SIG pour l'analyse des transformations du maillage paroissiale et communal en Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence francophone ESRI, SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Seigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés pré-industrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes,Actes du colloque d'Aix en Provence (2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural à Héliopolis (Le Caire) : de la cartographie au SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie, Géographie et Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tours, France. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial metamorphosis of the Loire river during the Holocene: varaibility of natural factors and the answers of the societies (Tours case study, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alluvial archaeology in Europe, Colloque de Leeds 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rotterdam, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and anthropic forcings on the Holocene morpho-sedimentary evolution of the Cosson river (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis for an efficient use of data from trial trenching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Computer Applications and Quantitative Methods in Archaeology “KEEP THE REVOLUTION GOING” Conference (CAA 2015 SIENA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sienna, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la &amp;lt;em&amp;gt;colonia&amp;lt;/em&amp;gt; de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Motteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51203/puc/monographie.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFR/CTHS, pp.536, 2013, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. Errance, Collection Archéologiques, pp.255, 2011, Archéologiques, Ferdière Alain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.2. Formalisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.1. Introduction : « Où-Localisation spatiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’ontologie en archéologie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA; APDCA, pp.167-178, 2023, 2-904110-65-8. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147ph⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 17, 2021, Perspectives Villes et Territoires, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 8: 800-1200. Emergence of enduring, concentrated and hierarchised settlement patterns in rural regions of North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the world : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, https://books.openedition.org/pufr/20002, 2021, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires (750-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Sénégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/06_chap_4.xml, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours, la Loire et le Cher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta; Caroline Evain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et rivières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, 2019, 978-2-271-11608-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02122392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des champs sous les forêts : apports de la télédétection LiDAR à l’étude de la fabrique des paysages entre Blois et Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461-474, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 8 : 800-1100. Fixation, polarisation et hiérarchisation de l'habitat rural en Europe du Nord-Ouest (chap. 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre - De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.301-332, 2017, Collection Villes + Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour décrire les transformations du système de peuplement européen entre 800 et 1100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Phan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.289-310, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la plaine alluviale de Tours au Quaternaire récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système ville et système de villes : modèles dynamiques en archéologie et en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lorans, Xavier Rodier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFR/CTHS, pp.495-507, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes de l'espace urbain à Tours : nouvelles données, nouvelles questions (IIe siècle avant J.-C. - Xe siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lorans, Xavier Rodier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFR/CTHS, pp.209-220, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les dynamiques urbaines de Tours antique et médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Lavaud, Burghart Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.279-294, 2012, Scripta Mediævalia, 978-2-35613-057-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de l'information spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archambault de Beaune S.&amp; Francfort H.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie à découvert : hommes, objets et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions Alpha, pp.249-258, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIG appliqués à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Rodier (dir.), Olivier Barge, Laure Saligny, Laure Nuninger, Frédérique Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.13-32, 2011, Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG et archéologie préventive, le choix de l’Inrap : un outil d’aide à la recherche à l’échelle de la fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.33-38, 2011, Collection Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les objets historiques pour l'étude des dynamiques urbaines dans la longue durée. Le modèle OH_FET (objet historique, fonction, espace, temps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Rodier (dir.), Olivier Barge, Laure Saligny, Laure Nuninger, Frédérique Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.66-72, 2011, Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.9-12, 2011, "Archéologiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraire : formaliser et modéliser l'information archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Rodier (dir.), Olivier Barge, Laure Saligny, Laure Nuninger, Frédérique Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.39-55, 2011, Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realizacja programu GIS w Stolpiu i opracowanie danych przestrzennych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrzej Buko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zespol wiezowy w Stolpiu. Badania 2003-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Letter Quality, pp.x-x, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques morphologiques et échelles d'analyse des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des paroisses de Touraine aux communes d'Indre-et-Loire. La formation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.260-263, 2008, 978-2-913272-19-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des territoires paroissiaux et communaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des paroisses de Touraine aux communes d'Indre-et-Loire. La formation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.251-260, 2008, 978-2-913272-19-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tour de la rue Chièvre, sur le terrain et dans les comptes de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.304-308, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance archéologique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.40-44, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la chapelle Saint-Lazare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.137-142, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification de la Lèpre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.141, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bâti ancien, des destructions et des fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.43, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du GPS en prospection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Dabas, Henri Delétang, Alain Ferdière, Cécile Jung, W. Haio Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.13-19, 2006, Archéologiques, 2877723283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation des données de la topographie historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatisation des Documents d'Evaluation du Patrimoine Archéologique des Villes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-34, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téotolon, doyen de Saint-Martin, évêque de Tours au Xe siècle, et urbaniste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village et ville au Moyen Age : les dynamiques morphologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1/vol. 2 (5), Presses Universitaires François Rabelais, pp.239-256 /201-219, 2003, perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications du trait de la rive gauche de la Loire dans l'ouest de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud, Manuel Garcin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de la Loire moyenne et de ses marges Synthèse des résultats du PCR 1996-1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRGM, pp.29-36, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles et la ville dans M@ppemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHOES – Founding principles of the Cloud Governance (Deliverable 10.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Blanc du consortium Mémoires des Archéologues et des Sites Archéologiques : Guide des bonnes pratiques numériques en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Consortium MASA. 2022, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03561376v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnah Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Couvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnah Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Magiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace-temps des sociétés du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Franche-Comté, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01259368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.645833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Rodier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Complémentarité des approches symboliques et numériques pour l’étude de dynamiques spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.7-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing FAIR Ontological Pathways: Linking Evidence of Movement in Lidar to Models of Human Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to express the reliability of archaeological data: data traceability at the Laboratoire Archéologie et Territoires (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, International Journal on Digital Libraries, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-019-00274-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Excavation Report of Rigny: an Example of an Interoperable Logicist Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, On Provenance of Knowledge and Documentation: Select Papers from CIDOC 2018, Special Issue Heritage 2019 (2 (1)), pp.761-773. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage2010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours: origins of urban archaeology, new approaches and new questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Post-Classical Archaeologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8/2018 (8), pp.19-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViCTOr : paysage virtuel pour explorer les dynamiques de la VIticulture et de la Consommation en TouRaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://cybergeo.revues.org/28356. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01542845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidisciplinaire de la fabrique des paysages dans la longue durée dans les forêts de Blois, Russy, Boulogne et Chambord (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Varet-Vitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordances chronologiques à Tours aux Ier et IIe s. apr. J.-C. : questions posées à l’archéologie et à la dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Seigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.151-163. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary evolution of an alluvial floodplain in an urban area: geoarchaeological approaches and applications (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.255-269. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données de diagnostics en tranchées mécaniques par l’analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, http://racf.revues.org/2202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat à propos Des paroisses de Touraine aux communes d'Indre-et-Loire. La formation des territoires : une lecture critique d'Hélène Noizet, avec les réponses des auteurs de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.2-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphologique et sédimentaire de la plaine alluviale d'un espace urbanisé (Tours, Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Earth, GIS and stone-walled structures in southern Gauteng, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.1034-1042. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des objets historiques selon la fonction, l'espace et le temps pour l'étude des dynamiques urbaines dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Systèmes, Modélisation, Géostatistiques = Systems, Modelling, Geostatistics = Sistemas, Modelística, Geoestadísticas, http://cybergeo.revues.org/23175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeology Data Service, un site au service des archéologues britaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (4-2010), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours : étude chrono-chorématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (4-2010), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Urban Fabric with the OH_FET model based on Social Use, Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologue et la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3-2006), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer l'espace/temps de Tours pré-industriel : essai de chrono-chorématique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3-2006), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSOL. La chaîne de gestion des données de fouilles du Laboratoire Archéologie et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.36772 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des transformations du maillage paroissial et communal en Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entités fonctionnelles, entités spatiales et dynamique urbaine dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Systèmes d’information géographique, archéologie et histoire, XIX (3/4), pp.223-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des Systèmes d’Information géographique appliquée à l’archéologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (28), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2004.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des transformations du maillage paroissial et communal en Touraine à l'aide d'un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XIX (3/4), pp.317-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'espace gaulois d'après Grégoire de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76 (4-2004), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du pénétromètre dynamique du type PANDA en milieu urbain pour l'évaluation et la caractérisation du dépôt archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2003.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie, note d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pénétromètre et l'hétérogénéité des sols archéologiques urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Niandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTOPI, Topographie de Tours Pré-Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.21065 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille du site de Rigny, 7e-19e s. (commune de Rigny-Ussé, Indre-et-Loire) : l'habitat, les églises, le cimetière. Troisième et dernier rapport préliminaire (1995-1999) / The excavation of Rigny, C7th-19th (Cne Rigny-Ussé, Indre-et-Loire) : the settlement, churches and graveyard. 3rd and last preliminary report (1995-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (1), pp.167-242. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.2001.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'information géographique TOTOPI : Topographie de TOurs Pré-Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.28600 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'information géographique TOTOPI : Topographie de TOurs Pré-Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.28600 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouilles des &amp;quot;abords de la cathédrale&amp;quot; de Tours (Indre-et-Loire) : Antiquité-haut Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wittmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.7-98. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.1999.2818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel archéologique de Tours à partir de deux exemples récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 55, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles et prospections à Rigny-Ussé (Indre-et-Loire), rapport préliminaire 1986-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, tome 31, pp.75-166. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.1992.2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur les Enjeux de la Science Ouverte pour l'archéologie, Colloque MASA (Tours, 2 dec 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favreau Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque MASA “Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using the CIDOC CRM to model archaeological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2021 - Digital Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Limasolle (virtual), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04199967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological study of movement in an openfield landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Levoguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC 2020+1 Virtually together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03535731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie du mouvement pour la compréhension des dynamiques de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoveScape towards a formal representation of multiple pathway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th annual CAA conference “Check Object Integrity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenArchaeo for Usable Semantic Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODOCH 2019 @CAiSE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does global meet local? Finding common ground for multiscalar analysis of settlement and land use dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Le Voguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkyEye, a machine learning software to detect archaeological structures in LiDAR datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Le Voguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene hydrosedimentary dynamics of the Cosson river (Loir-et-Cher, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLuvial Archive Group (FLAG) Biennial meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing spatial data with a 3D component as a collaborative and dissemination tool for archaeology: conceptual challenges and technical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Chiarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential use of ontologies for characterizing and interpreting features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIALOGUE on Archaeological Lidar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archaeological excavation report of Rigny: an example of an interoperable logicist publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From paths to landscape: why does movement contribute to land-use dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC 2018 - Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting activities, land use and topography for ALS interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2017 - Digital Archaeologies, Material Worlds (Past and Present), 45th Computer Applications and Quantitative Methods in Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia State University, Mar 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ATMOCE –ATelier MOnétaire de CEnabum (IIe-Ier s. av. n.è.) – à la lumière des innovations modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Troubady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Massat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire, Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETHIS, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de référentiel &amp;quot;LiDAR et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP Ontologies et dynamiques spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2340 MAGIS, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CIDOC CRM for dynamically querying ArSol, a relational database, from the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2015, 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stefano Campana; Roberto Scopigno, Mar 2015, Siena, Italy. pp.241-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training archaeologists in the use of lidar: the TRAIL experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC-8 Kyoto, the Eighth World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAC-8 Kyoto Local Organizing Committee Science Council of Japan, Kyoto City Government, Aug 2016, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repository : Lidar & Pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Verhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAIL 2016 (Training and Research on the Archaeological Interpretation of LiDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7324 CITERES-LAT (Université François-Rabelais de Tours/CNRS); MSH Val de Loire USR 3501 - Intelligence des Patrimoines; LEA ModeLTER (MSHE Ledoux USR 3124 et ZRC SAZU, Slovénie); Domaine National de Chambord, May 2016, Chambord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Approach and Spatial Organization: from the City to Networks of Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2013, Across Space and Time, 41st Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arianna Traviglia, Mar 2013, Perth, Australia. pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of the ArSol (Archives du Sol) database based on the CIDOC-CRM ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2014, 21st Century Archaeology, 42nd International Conference on Computer Application and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Djindjian; François Giligny; Laurent Costa; Hélène Noizet; Sandrine Robert; Paola Moscati, Apr 2014, Paris, France. pp.179-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From space to graphs to understand spatial changes using medieval and modern fiscal sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.424-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GIS in French Rescue Archaeology. The Choice of Inrap: a Tool for Research at the Scale of Excavation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conferenceon Computer Applications and Quantitative Methods in Archaeology, CAA2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Granada, Spain. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace aux graphes. Mesurer les dynaamiques spatiales des terroirs villageois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIe Congrès de la Société des Historiens Médiévistes de l'Enseignement Supérieur Public (SHMESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de dendrochronologie à Tours au début de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Mataouchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque d’Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01256170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. p. 438-448, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp7kg.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les dynamiques spatiales en sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArSol: An archaeological data processing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the road to reconstruct the past, 36th International Conference of the Computer Application and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Budapest, Hungary. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToToPI (Topographie de Tours Pré-Industriel), a GIS for understanding urban dynamics based on the OH_FET model (Social Use, Space and Time)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacynthe Pouliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making History Interactive, 37th International Conference of the Computer Application and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Williamsburg, United States. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social features, Spatial features, Time features: An urban archaeological data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des objets urbains pour l'étude des dynamiques urbaines dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrono-chorématique urbaine : figurer l'espace / temps des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyses et modèles spatiaux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des territoires paroissiaux en Touraine : modélisation à l'aide d'un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société. Analyses et modèles spatiaux en archéologie, XXVe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Antibes, France. pp.175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des SIG en archéologie : application à la topographie historique en Indre-et-Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apport des SIG au monde de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Orléans, France. pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des outils SIG pour l'analyse des transformations du maillage paroissiale et communal en Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence francophone ESRI, SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural à Héliopolis (Le Caire): de la cartographie au SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes de la connaissance,actes du colloque Cartographie, géographie et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Seigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fleuves aussi ont une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Aix-en-Provence, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Seigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés pré-industrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes,Actes du colloque d'Aix en Provence (2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural à Héliopolis (Le Caire) : de la cartographie au SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie, Géographie et Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tours, France. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial metamorphosis of the Loire river during the Holocene: varaibility of natural factors and the answers of the societies (Tours case study, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alluvial archaeology in Europe, Colloque de Leeds 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rotterdam, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and anthropic forcings on the Holocene morpho-sedimentary evolution of the Cosson river (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis for an efficient use of data from trial trenching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Computer Applications and Quantitative Methods in Archaeology “KEEP THE REVOLUTION GOING” Conference (CAA 2015 SIENA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sienna, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la &amp;lt;em&amp;gt;colonia&amp;lt;/em&amp;gt; de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Husi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Motteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51203/puc/monographie.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFR/CTHS, pp.536, 2013, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Spatiale et Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. Errance, Collection Archéologiques, pp.255, 2011, Archéologiques, Ferdière Alain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.2. Formalisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.1. Introduction : « Où-Localisation spatiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’ontologie en archéologie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA; APDCA, pp.167-178, 2023, 2-904110-65-8. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147ph⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 17, 2021, Perspectives Villes et Territoires, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 8: 800-1200. Emergence of enduring, concentrated and hierarchised settlement patterns in rural regions of North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the world : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, https://books.openedition.org/pufr/20002, 2021, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques funéraires (750-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Sénégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/06_chap_4.xml, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours, la Loire et le Cher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta; Caroline Evain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et rivières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, 2019, 978-2-271-11608-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02122392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des champs sous les forêts : apports de la télédétection LiDAR à l’étude de la fabrique des paysages entre Blois et Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461-474, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 8 : 800-1100. Fixation, polarisation et hiérarchisation de l'habitat rural en Europe du Nord-Ouest (chap. 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre - De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.301-332, 2017, Collection Villes + Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour décrire les transformations du système de peuplement européen entre 800 et 1100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Phan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.289-310, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la plaine alluviale de Tours au Quaternaire récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système ville et système de villes : modèles dynamiques en archéologie et en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lorans, Xavier Rodier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFR/CTHS, pp.495-507, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rythmes de l'espace urbain à Tours : nouvelles données, nouvelles questions (IIe siècle avant J.-C. - Xe siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lorans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jouquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lorans, Xavier Rodier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFR/CTHS, pp.209-220, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les dynamiques urbaines de Tours antique et médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Lavaud, Burghart Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.279-294, 2012, Scripta Mediævalia, 978-2-35613-057-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de l'information spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archambault de Beaune S.&amp; Francfort H.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie à découvert : hommes, objets et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions Alpha, pp.249-258, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG et archéologie préventive, le choix de l’Inrap : un outil d’aide à la recherche à l’échelle de la fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.33-38, 2011, Collection Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les objets historiques pour l'étude des dynamiques urbaines dans la longue durée. Le modèle OH_FET (objet historique, fonction, espace, temps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Rodier (dir.), Olivier Barge, Laure Saligny, Laure Nuninger, Frédérique Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.66-72, 2011, Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.9-12, 2011, "Archéologiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraire : formaliser et modéliser l'information archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Rodier (dir.), Olivier Barge, Laure Saligny, Laure Nuninger, Frédérique Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.39-55, 2011, Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIG appliqués à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Rodier (dir.), Olivier Barge, Laure Saligny, Laure Nuninger, Frédérique Bertoncello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information spatiale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.13-32, 2011, Archéologiques, 978-2-87772-475-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realizacja programu GIS w Stolpiu i opracowanie danych przestrzennych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrzej Buko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zespol wiezowy w Stolpiu. Badania 2003-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Letter Quality, pp.x-x, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques morphologiques et échelles d'analyse des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des paroisses de Touraine aux communes d'Indre-et-Loire. La formation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.260-263, 2008, 978-2-913272-19-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des territoires paroissiaux et communaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des paroisses de Touraine aux communes d'Indre-et-Loire. La formation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.251-260, 2008, 978-2-913272-19-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance archéologique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.40-44, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de la chapelle Saint-Lazare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.137-142, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification de la Lèpre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Theureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.141, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bâti ancien, des destructions et des fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.43, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tour de la rue Chièvre, sur le terrain et dans les comptes de la Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Galinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERACF, pp.304-308, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du GPS en prospection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Dabas, Henri Delétang, Alain Ferdière, Cécile Jung, W. Haio Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance, pp.13-19, 2006, Archéologiques, 2877723283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation des données de la topographie historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatisation des Documents d'Evaluation du Patrimoine Archéologique des Villes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-34, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téotolon, doyen de Saint-Martin, évêque de Tours au Xe siècle, et urbaniste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village et ville au Moyen Age : les dynamiques morphologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1/vol. 2 (5), Presses Universitaires François Rabelais, pp.239-256 /201-219, 2003, perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications du trait de la rive gauche de la Loire dans l'ouest de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Galinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud, Manuel Garcin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de la Loire moyenne et de ses marges Synthèse des résultats du PCR 1996-1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRGM, pp.29-36, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles et la ville dans M@ppemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHOES – Founding principles of the Cloud Governance (Deliverable 10.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Blanc du consortium Mémoires des Archéologues et des Sites Archéologiques : Guide des bonnes pratiques numériques en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Consortium MASA. 2022, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03561376v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnah Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Couvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnah Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Magiorani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace-temps des sociétés du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Franche-Comté, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01259368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.7-19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.46" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-019-00274-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2010049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4240" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sadr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.11.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMNCQ0QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chareille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005590v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niandou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2879" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2818" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2668" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hivert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Levoguer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintenoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389929v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682144v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chiarello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillaume" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861282v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617319v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Curet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Kaddouri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956306v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005566v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005569v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005393v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956166v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005554v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005391v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830566v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418258v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004178" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004178" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6719" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9192" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375391v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147ph" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407597v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666498v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04174998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956328v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956318v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956250v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956198v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956197v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839293v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956199v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956181v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956179v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956178v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956180v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956169v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005389v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005385v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005383v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564825v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05342302v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561376v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966752v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magiorani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01259368v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.7-19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.46" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-019-00274-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2010049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sadr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.11.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMNCQ0QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chareille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niandou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2879" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2818" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2668" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hivert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Levoguer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintenoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389929v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682144v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860735v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chiarello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillaume" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Curet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182617v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Kaddouri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956306v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005554v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005393v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005391v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830566v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418258v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004178" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004178" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6719" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9192" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375391v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147ph" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407597v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666498v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04174998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956328v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956318v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956250v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956198v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839293v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956199v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956200v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956181v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956178v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956180v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956177v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956169v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005389v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005385v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005383v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564825v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05342302v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561376v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966752v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magiorani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01259368v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>