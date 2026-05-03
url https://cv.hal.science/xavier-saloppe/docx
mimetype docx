--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Saloppé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-saloppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0021-145X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie et évaluation du risque de comportements violents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vinckier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie médico-chirurgicale. Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0246-1072(25)48444-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADMISSION EN UNITÉ DE CRISE POUR ADOLESCENTS : ÉTUDE RÉTROSPECTIVE DES PROFILS SOCIO-DÉMOGRAPHIQUE, PSYCHOSOCIAL, CLINIQUE ET TRAJECTORIEL ADMISSION TO ADOLESCENT ACUTE PSYCHIATRIC UNIT: A RETROSPECTIVE STUDY OF SOCIO-DEMOGRAPHIC, PSYCHOSOCIAL, CLINICAL, AND PATHWAY PROFILES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hostiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confusing my viewpoint with his: Altered self–other distinction performance in antisocial personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality Disorders: Theory, Research, and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Personality Disorders: Theory, Research, and Treatment, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/per0000660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characteristics of patients admitted to a forensic psychiatric intensive care unit (FPICU) in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane De Martynoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Benouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bacart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychiatric Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20299/jpi.2025.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSÉQUENCES ET CONTEXTES DE LA CONSOMMATION D'ALCOOL CHEZ LA PERSONNE ÂGÉE : ÉTUDE QUALITATIVE SUR LA REPRÉSENTATION DES PATIENTS ET DES MÉDECINS TRAITANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ACTA PSYCHIATRICA BELGICA, 124 (4), pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of dynamic facial expressions of emotions in forensic inpatients who have committed sexual offenses: a signal detection analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Adolfo Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Frontiers in Psychiatry, 15, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1384789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to better improve the treatment and outcomes of HCV in psychiatric patients: review of a Belgian monocentric psychiatric center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Yengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta gastro-enterologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Acta Gastro Enterologica Belgica, 87 (2), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51821/87.2.12355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal des patients psychiatriques médico-légaux : focus sur les taux de récidive et les scores de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vinckier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Annales Médico-Psychologiques, Revue Psychiatrique, 182 (8), pp.690-693. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2024.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal detection analysis of affective prosody recognition in forensic inpatients who have committed sexual offenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Adolfo Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Psychiatry and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Forensic Psychiatry and Psychology, 36 (2), pp.184-212. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14789949.2024.2415911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroconvulsivothérapie dans les troubles dépressifs majeurs : Quel traitement de relais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysée Bizige-Ngabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ACTA PSYCHIATRICA BELGICA, 123 (1), p.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypical Validity and Factor Structure of the French Version of the Comprehensive Assessment of Psychopathic Personality (CAPP) Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forensic Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, International Journal of Forensic Mental Health, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14999013.2023.2225454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do people with antisocial personality disorder with or without psychopathic personality disorder activate and regulate emotions? Neurovegetative responses during an autobiographical task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20438087231210477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Global and Specific (Fear and Happiness) Facial Expressions of Emotions among Sexual Offenders: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ACTA PSYCHIATRICA BELGICA, 123 (1), p.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment des usagers en santé mentale. Satisfaction du club thérapeutique : quel lien avec la qualité de vie et le soutien social perçus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinne Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Delsinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annales Médico-Psychologiques, Revue Psychiatrique, 181 (7), p.604-613. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood trauma and posttraumatic stress symptoms in adolescents and young adults: The mediating role of mentalizing and emotion regulation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Doba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Child Abuse &amp; Neglect : The International Journal, 132 (105815), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chiabu.2022.105815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la mémoire autobiographique chez les patients antisociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Annales Médico-Psychologiques, Revue Psychiatrique, 180 (3), p.269-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the emotional facial reactions of individuals with antisocial personality disorder during the retrieval of self-defining memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry. H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (6), pp.e0268818. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0268818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une prise en charge multidisciplinaire et préventive sur le contrôle du diabète et sur les niveaux de contrôle cardio-vasculaires auprès d’une population médico-légale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Darsonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Berthoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ACTA PSYCHIATRICA BELGICA, 122 (4), p.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre les traits psychopathiques et le décodage multi-niveau des émotions auprès de la population non clinique : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Adolpho Tibéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bourlée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Annales Médico-Psychologiques, Revue Psychiatrique, 180 (3), p.240-245. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective sur les adolescents Mis En Observation (MEO) au sein du Centre Régional Psychiatrique « Les Marronniers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Smout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Acta Psychiatrica Belgica, 121 (2), pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Content Analysis Among People With Psychopathy During Emotional Induction by the International Affective Picture System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gwicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Scohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Douven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International Journal of Risk and Recovery, 4 (1), pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countertransference in Forensic Inpatient Settings: An Empirical Examination of Therapist Responses to Patients With Psychotic Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte de Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Journal of Forensic Nursing, 17 (1), pp.52-60. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/jfn.0000000000000308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of self-defining memories in criminals with antisocial personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Memory, 28 (9), pp.1123-1135. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2020.1818785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence risk profile of medium- and high-security NGRI offenders in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Psychiatry and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Forensic Psychiatry and Psychology, 30 (3), pp.530-550. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14789949.2019.1570540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What effort is required in retrieving self-defining memories? Specific autonomic responses for integrative and non-integrative memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0226009. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0226009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et enjeux de l’évaluation de la reconnaissance des émotions chez les auteurs d’infractions à caractère sexuel (AICS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Annales Médico-Psychologiques, Revue Psychiatrique, 177 (9), pp.932-936. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The face of memory: experiential avoidance and facial expressions during the retrieval of autobiographical memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2019.1637879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive facial expressions during retrieval of self-defining memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Integrative Neuroscience, 17 (3-4), pp.367-376. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIN-170073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive Function Assessment Among a Forensic Sample: Discussion on implementation of Miyake task Considering Psychopathic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forensic Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International Journal of Forensic Mental Health, 3 (4), p.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not guilty by reason of insanity: clinical and judicial profile of medium and high security patients in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Jeandarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Psychiatry and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Forensic Psychiatry and Psychology, 30 (2), pp.286-300. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14789949.2018.1544265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on triage of mentally disordered offenders in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dugauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Acta Psychiatrica Belgica, 118 (1), pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie et son évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Majois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emc Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EMC. Psychiatrie., </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0246-1072(17)81445-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Inpatients with Low IQ and Psychiatric Comorbidities: Specificity and Heterogeneity of Psychiatric and Social Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Lindekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forensic Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International Journal of Forensic Mental Health, 17 (3), pp.272-284. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14999013.2018.1504352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mesures de psychopathie chez les patients médicolégaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Annales Médico-Psychologiques, Revue Psychiatrique, 175 (3), pp.297-299. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination memory and deception: when I lie to Barack Obama about the moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Psychological Research, 82 (3), pp.600-606. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0840-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical characteristics among forensic inpatients: A special case, the establishment of social defense &amp;quot;Les Marronniers&amp;quot; in Tournai (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Macquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Encéphale, 43 (3), pp.229-234. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance et enjeux du Double Diagnostic en milieu médicolégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lindekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Annales Médico-Psychologiques, Revue Psychiatrique, 175 (3), pp.267-270. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the French-language version of Hare's Self-Report Psychopathy Scale (SRP-III) in community, forensic and clinical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acta Psychiatrica Belgica, 116 (1), pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathological lying and deception in psychopathic personalities : Facial expressions analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acta Psychiatrica Belgica, 116 (1), pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des perceptions des patients psychiatriques médico-légaux auprès de professionnels de santé travaillant en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Clavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dugauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Annales Médico-Psychologiques, Revue Psychiatrique, 174 (10), pp.825-831. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight, Stigma et Auto-stigmatisation : l’intime conviction appliquée aux patients schizophrènes hospitalisés au sein d’un hôpital psychiatrique sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dequelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Bandinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales Médico-Psychologiques, Revue Psychiatrique, 173 (10), pp.913-915. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalences psychiatriques de patients internés dans les hôpitaux psychiatriques belges francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Davaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deloyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Acta Psychiatrica Belgica, 112 (3), pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque de récidive d’agresseurs sexuels français : Statique-99 et Sorag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chudzick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Annales Médico-Psychologiques, Revue Psychiatrique, 170 (2), pp.106-108. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of psychopathy on self-perceived quality of life in forensic patients: a cohort study in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Forensic Psychiatry &amp; Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, The Journal of Forensic Psychiatry &amp; Psychology, 24 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14789949.2012.747105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation et le mensonge pathologique de la psychopathie comme défi majeur pour la recherche de la vérité judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leistedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Annales Médico-Psychologiques, Revue Psychiatrique, 170 (2), pp.141-142. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation psychométrique du questionnaire d’agression de Buss & Perry (1992) au sein d’une population carcérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Acta Psychiatrica Belgica, 111 (2), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie et son évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Majois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emc Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Emc Psychiatrie, 27 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0246-1072(11)58154-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCL-R Psychopathy and its Relation to DSM Axis I and II Disoders in a Sample of Male Forensic Patients in a Belgian Security Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forensic Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, International Journal of Forensic Mental Health, 9 (3), pp.205-214. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14999013.2010.517255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques evidence-based dans l’aide proposée aux toxicomanes : connaissances, attitudes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Douilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Deflandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sabbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Acta Psychiatrica Belgica, 108 (5), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sadistic personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuro-Psy News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Neuro-Psy News, 7 (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des troubles mentaux sur la qualité de vie perçue par des patients issus d’un hôpital psychiatrique sécuritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L'Encéphale, 33 (6), pp.892-901. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2006.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie et troubles mentaux graves chez des patients internés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malingrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Annales Médico-Psychologiques, Revue Psychiatrique, 165 (7), pp.511-516. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise dans le cadre de la loi de Défense Sociale en Belgique: repères diagnostiques et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bongaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Hoebanx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Annales Médico-Psychologiques, Revue Psychiatrique, 165 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la qualité de vie en Défense Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Acta Psychiatrica Belgica, 106 (2), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du WHOQOL-bref en hôpital psychiatrique sécuritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie et violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Psychiatrie et violence, 1, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la psychopathie : Validité convergente entre trois mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EXPÉRIENCES TRAUMATIQUES DES PERSONNES INTERNÉES AVEC UN TROUBLE DE LA PERSONNALITÉ ANTISOCIALE : QUEL IMPACT SUR LE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Darsonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions sociales à l'épreuve de la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la compétence de reconnaissance des postures corporelles émotionnelles auprès de patients Auteurs d'Infraction à Caractère Sexuel internés en psychiatrie légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Adolfo Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone sur l'aggression sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lausanne, Suisse, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistaking my views for his: Impaired self-other distinction in antisocial personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Bukowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Association for Psychological Sciences (BAPS) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vrije Universiteit Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Empathy (CE) among antisocial forensic inpatients without (ASPD) and with Psychopathic Personality Disorder (PPD): Comparison between self-evaluation and competencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Bukowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Dogru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCoP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Accurate Recognition of Emotion Associate With Lower Actuarial And Structured Professional Judgement Risk Assessment Scores?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Treatment of Sexual Offenders (IATSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Recognition Competence of Male Forensic Inpatients Who Committed Sexual Offences (FICSOs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Treatment of Sexual Offenders (IATSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-modality emotion recognition among forensic inpatients: Exploratory associations between face, prosody, semantic, and body postures sensitivity using Signal Detection Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPS Annual Meeting (Belgian Association for Psychological Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisociality and psychopathy: do their faces reflect their emotional experiences when recalling personal memories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Interest Conference of Narrative Identity : From Research to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Prosody Recognition Competency Among Forensic Sexual Offenders: Comparison with Forensic Non-Sexual Offenders and Community Males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Hanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisocialité et psychopathie : leurs visages reflètent-ils leurs expériences émotionnelles lors du rappel de souvenirs personnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between personality dimensions and emotions recognition among male forensic inpatients in High-Risk Security Forensic Hospital.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd online Affect, Personality &amp; Embodied (APE) Brain Research Group Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hyper-expressivité de la colère chez les adolescents médico-légaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Smout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de la FPSE-Journée de recherche (Symposium « Troubles Mentaux et Violences »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses psychophysiologiques pendant le rappel de Souvenirs Définissant le Soi chez les individus antisociaux avec ou sans traits psychopathiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling self-defining memories: An acoustic study of natural emotional speech productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses during the recall of Self-Defining Memories among forensic patients with antisocial personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology (ECP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition sociale chez les patients internés médico-légaux : Résultats préliminaires de l’évaluation des compétences de prise de perspective et de décodage des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Bukowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de la FPSE - Journée de recherche (Symposium « Troubles Mentaux et Violences »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering transdiagnostic socio-cognitive profiles by measuring the building blocks of mentalizing performance across mental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Bukowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCoP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-defining memory, emotion regulation and mentalization among antisocial forensic inpatients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Guerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Belgian Association of Psychological Sciences (BAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions regulation in therapeutic programs for sexual offenders: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference of the International Association for the Treatment of Sexual Offenders (IATSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre les traits psychopathiques et le décodage multi-niveau des émotions auprès de la population non-clinique : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bourlée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la Société Médico-psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et enjeux de l’évaluation de la reconnaissance des émotions chez les auteurs d’infractions à caractère sexuel (AICS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la Société Médico-psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorisation de l’échelle de désirabilité sociale Crowne-Marlowe auprès de population psychiatrique médico-légale et carcérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international francophone sur l’agression sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Self-defining memories in antisocial personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscou (Fédération de Russie), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypical validity of the Comprehensive Assessment of Psychopathic Personality among international French-speaking mental health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPS Meeting (Belgian Association for Psychological Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Spousal Assault Risk Assessment Guide (SARA) among a Belgian sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Conference of the International Association of Forensic Mental Health Services (IAFMHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which emotions are associated with the retrieval of Self defining memories of criminals with antisocial personality disorder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special interest meeting in Autobiographical memory and psychopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, university of Cambridge, Dec 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colère dans le rappel de souvenirs définissant le soi chez des criminels présentant un trouble de la personnalité antisociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e Congrès de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colère dans le rappel de souvenirs définissant le soi chez des criminels présentant un trouble de la personnalité antisociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countertransference in a forensic inpatient settings for patients with schizophreniform disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte de Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Forensic Mental Health Services (IAFMHS) « Service development is the laboratory of forensic mental health: Integrating science and treatment into outcome »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble de la personnalité antisociale et mémoire autobiographique : Des capacités de spécificité préservées mais atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie " Psychologie, Santé &amp; Société : De la théorie aux applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three measures of psychopathy among forensic patients-A convergent validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Forensic Mental Health Services (IAFMHS) « Service development is the laboratory of forensic mental health: Integrating science and treatment into outcome »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple measures of psychopathy among sex offenders and their relations to the risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Forensic Mental Health Services (IAFMHS) « Service development is the laboratory of forensic mental health: Integrating science and treatment into outcome »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance et enjeu du Double Diagnostic chez les patients médico-légaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Lindekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société médico-psychologique, avancée de la recherche médico-psycho-légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment in Offenders with an Intellectual Disability: Study in a Belgian Forensic Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delaunoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting of the International Association of Forensic Mental Health Services (IAFMHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Diagnosis and Risk Assessment in a Forensic Hospital : towards an heterogeneity of psychiatric and criminological profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delaunoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Association for the Treatment of Sexual Offenders Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Diagnosis in a Forensic Hospital: towards an heterogeneity of psychiatric and criminological profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Lindekens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Association for Mental Health in Intellectual Disability (EAMHID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la qualité de vie en psychiatrie sécuritaire : intérêt d’une mesure générique et spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duquesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA - Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques psychiatriques et de risque des patients médico-légaux admis au sein d'une Unité de Soins Intensifs Psychiatriques (USIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Benouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane de Martynoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Darsonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bacart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal d'une population psychiatrique médico-légale: profils psychiatriques, criminologiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vinckier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues, Efficiency, and Limitations of the “Safe Offenders Strategies” Therapeutic Program with Individuals Who Have Committed Sexual Offenses: A Narrative Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cornez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Adolfo Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Belgian Association for Psychological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vrije Universiteit Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal des patients médico-légaux en hôpital sécurisé : Focus sur les facteurs de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Médico-Psychologique (SMP) : Avancée de la recherche en psychiatrie-psychologie légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying transdiagnostic socio-cognitive profiles across 4 clinical populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Timary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th bi-anniual conference of the European Society for Cognitive and Affective Neuroscience (ESCAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Life (QoL) among forensic inpatients with or without Dissociative Syndromes (IDS and IWDS): Comparison of Self-Report and Proxy Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Karanakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPS Meeting (Belgian Association for Psychological Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Emotional Body Posture Expressions in Forensic Inpatients Who Committed a Sexual Offense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Research and Treatment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying transdiagnostic socio-cognitive profiles across 4 clinical populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Timary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPS Meeting (Belgian Association for Psychological Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level emotions recognition among forensic sexual offenders: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacquemyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic analysis of Self-Defining Memories (SDM) emotional content among antisocial forensic inpatients without (ASPD) or with psychopathic personality disorder (PPD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPS Meeting (Belgian Association for Psychological Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual aggression and type of violence among forensic outpatients with and without low IQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Deyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Research and Treatment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality (VR) in Forensic Psychology: Interests and issues in Research and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the International Association of Forensic Mental Health Services (IAFMHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions faciales et la régulation émotionnelle d’adolescents médico-légaux présentant un Trouble des Conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal analysis of emotions during the recall of Self-Defining Memories (SDM) among antisocial population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the International Association of Forensic Mental Health Services (IAFMHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la mémoire autobiographique chez les patients antisociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la Société Médico-psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble de la personnalité antisociale et construction de l'identité : les souvenirs définissant le soi comme possibilité de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Actualité sur la personnalité normale et pathologique (AFERTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité convergente entre trois échelles mesurant la psychopathie auprès d’une population médico-légale belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Actualité sur la personnalité normale et pathologique (AFERTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité prototypique du modèle de la Comprehensive Assessment of Psychopathic Personality (CAPP) auprès de professionnels de la santé mentale francophones internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Actualité sur la personnalité normale et pathologique (AFERTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of the retrieval of Self-defining Memory with people suffering from antisocial personnality disorder in forensic hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Autobiographical memory and self"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Life (QOL): Which contribution to the Good Lives Model (GLM) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oswald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the International Association of Forensic Mental Health Services (IAFMHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Miyake task in psychopathic forensic sample: an exploratory research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkhipova Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deviviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Belgian Brain Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mons, Belgium. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnagi.2016.03.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Comprehensive Assessment of Psychopathic Personality, Interpersonal Measure of Psychopathy and Psychopathy Checklist - Revised among adult forensic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting of the International Association of Forensic Mental Health Services (IAFMHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional process through autobiographical memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société de Psychophysiologie et de Neurosciences Cognitives, Emotional Brain and Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mesures de la psychopathie chez les patients médico-légaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Adolpho Tibéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société médico-psychologique, avancée de la recherche médico-psycho-légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight, Stigma et Auto-stigmatisation : l’intime conviction appliquée aux patients schizophrènes hospitalisés au sein d’un hôpital psychiatrique sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dequelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Bandinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Médico-Psychologique. École Nationale de la Magistrature, « L’intime conviction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spousal Assault Risk Assessment Guide (SARA) among Belgian offenders and forensic inpatients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swinnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFMHS annual conference “Empowering Forensic Mental Health Services: Integrating Research and Practice”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Narratives and Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Allé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Berna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiographical Memory and the Life Story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.349-376, 2025, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009492140.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation structurée en milieu médico-légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilena Strzoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé en Prison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMS Editions, pp.595-608, 2019, 9782880494100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la Qualité de Vie (QDV) au sein d'un hôpital psychiatrique sécurisé : intérêt d'une mesure générique et spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duquesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne, A.M.; Bragard, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions sociales, innovations et politiques. Nouveaux enjeux en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCHIVES CONTEMPORAINES, pp.229-232, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception de la qualité de vie en milieu carcéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducro, Claire; Antoine, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Santé : Individu, famille et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.279-282, 2014, 978-2-7574-0786-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l impulsivité en relation avec les Troubles de la personnalité et la notion d agressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leistedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dailliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychopharmacothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Press, pp.260-281, 2011, 9789038218595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie en Établissement de Défense Sociale : affectivité et qualité de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience, régulation et qualité de vie : Concepts, évaluation et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.325-331, 2009, 9782874631672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques cliniques de la population de Défense Sociale: Importance de la comorbidité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité et la responsabilisation dans la justice pénale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Larcier – De Boeck., pp.137-145, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatrie et comportements violents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dailliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Dominique; Niveau, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et prison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médecine et Hygiène, pp.345-351, 2006, 9782880492304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Saloppé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-saloppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0021-145X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie et évaluation du risque de comportements violents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vinckier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie médico-chirurgicale. Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0246-1072(25)48444-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADMISSION EN UNITÉ DE CRISE POUR ADOLESCENTS : ÉTUDE RÉTROSPECTIVE DES PROFILS SOCIO-DÉMOGRAPHIQUE, PSYCHOSOCIAL, CLINIQUE ET TRAJECTORIEL ADMISSION TO ADOLESCENT ACUTE PSYCHIATRIC UNIT: A RETROSPECTIVE STUDY OF SOCIO-DEMOGRAPHIC, PSYCHOSOCIAL, CLINICAL, AND PATHWAY PROFILES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hostiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confusing my viewpoint with his: Altered self–other distinction performance in antisocial personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality Disorders: Theory, Research, and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Personality Disorders: Theory, Research, and Treatment, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/per0000660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characteristics of patients admitted to a forensic psychiatric intensive care unit (FPICU) in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane De Martynoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Benouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bacart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychiatric Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20299/jpi.2025.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSÉQUENCES ET CONTEXTES DE LA CONSOMMATION D'ALCOOL CHEZ LA PERSONNE ÂGÉE : ÉTUDE QUALITATIVE SUR LA REPRÉSENTATION DES PATIENTS ET DES MÉDECINS TRAITANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ACTA PSYCHIATRICA BELGICA, 124 (4), pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of dynamic facial expressions of emotions in forensic inpatients who have committed sexual offenses: a signal detection analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Adolfo Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Frontiers in Psychiatry, 15, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1384789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to better improve the treatment and outcomes of HCV in psychiatric patients: review of a Belgian monocentric psychiatric center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Yengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta gastro-enterologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Acta Gastro Enterologica Belgica, 87 (2), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51821/87.2.12355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal des patients psychiatriques médico-légaux : focus sur les taux de récidive et les scores de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vinckier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Annales Médico-Psychologiques, Revue Psychiatrique, 182 (8), pp.690-693. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2024.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal detection analysis of affective prosody recognition in forensic inpatients who have committed sexual offenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Adolfo Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Psychiatry and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Forensic Psychiatry and Psychology, 36 (2), pp.184-212. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14789949.2024.2415911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroconvulsivothérapie dans les troubles dépressifs majeurs : Quel traitement de relais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysée Bizige-Ngabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ACTA PSYCHIATRICA BELGICA, 123 (1), p.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do people with antisocial personality disorder with or without psychopathic personality disorder activate and regulate emotions? Neurovegetative responses during an autobiographical task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20438087231210477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypical Validity and Factor Structure of the French Version of the Comprehensive Assessment of Psychopathic Personality (CAPP) Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forensic Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, International Journal of Forensic Mental Health, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14999013.2023.2225454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Global and Specific (Fear and Happiness) Facial Expressions of Emotions among Sexual Offenders: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ACTA PSYCHIATRICA BELGICA, 123 (1), p.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empowerment des usagers en santé mentale. Satisfaction du club thérapeutique : quel lien avec la qualité de vie et le soutien social perçus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinne Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Delsinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annales Médico-Psychologiques, Revue Psychiatrique, 181 (7), p.604-613. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la mémoire autobiographique chez les patients antisociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Annales Médico-Psychologiques, Revue Psychiatrique, 180 (3), p.269-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood trauma and posttraumatic stress symptoms in adolescents and young adults: The mediating role of mentalizing and emotion regulation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Doba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Child Abuse &amp; Neglect : The International Journal, 132 (105815), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chiabu.2022.105815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the emotional facial reactions of individuals with antisocial personality disorder during the retrieval of self-defining memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry. H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (6), pp.e0268818. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0268818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une prise en charge multidisciplinaire et préventive sur le contrôle du diabète et sur les niveaux de contrôle cardio-vasculaires auprès d’une population médico-légale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Darsonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Berthoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ACTA PSYCHIATRICA BELGICA, 122 (4), p.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre les traits psychopathiques et le décodage multi-niveau des émotions auprès de la population non clinique : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Adolpho Tibéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bourlée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Annales Médico-Psychologiques, Revue Psychiatrique, 180 (3), p.240-245. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective sur les adolescents Mis En Observation (MEO) au sein du Centre Régional Psychiatrique « Les Marronniers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Smout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Acta Psychiatrica Belgica, 121 (2), pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Content Analysis Among People With Psychopathy During Emotional Induction by the International Affective Picture System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gwicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Scohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Douven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International Journal of Risk and Recovery, 4 (1), pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of self-defining memories in criminals with antisocial personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Memory, 28 (9), pp.1123-1135. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2020.1818785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countertransference in Forensic Inpatient Settings: An Empirical Examination of Therapist Responses to Patients With Psychotic Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte de Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Journal of Forensic Nursing, 17 (1), pp.52-60. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/jfn.0000000000000308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What effort is required in retrieving self-defining memories? Specific autonomic responses for integrative and non-integrative memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0226009. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0226009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence risk profile of medium- and high-security NGRI offenders in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Psychiatry and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Forensic Psychiatry and Psychology, 30 (3), pp.530-550. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14789949.2019.1570540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et enjeux de l’évaluation de la reconnaissance des émotions chez les auteurs d’infractions à caractère sexuel (AICS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Annales Médico-Psychologiques, Revue Psychiatrique, 177 (9), pp.932-936. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The face of memory: experiential avoidance and facial expressions during the retrieval of autobiographical memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2019.1637879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive facial expressions during retrieval of self-defining memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Integrative Neuroscience, 17 (3-4), pp.367-376. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIN-170073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on triage of mentally disordered offenders in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dugauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Acta Psychiatrica Belgica, 118 (1), pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not guilty by reason of insanity: clinical and judicial profile of medium and high security patients in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Jeandarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Psychiatry and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Forensic Psychiatry and Psychology, 30 (2), pp.286-300. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14789949.2018.1544265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive Function Assessment Among a Forensic Sample: Discussion on implementation of Miyake task Considering Psychopathic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forensic Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International Journal of Forensic Mental Health, 3 (4), p.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie et son évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Majois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emc Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EMC. Psychiatrie., </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0246-1072(17)81445-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Inpatients with Low IQ and Psychiatric Comorbidities: Specificity and Heterogeneity of Psychiatric and Social Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Lindekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forensic Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International Journal of Forensic Mental Health, 17 (3), pp.272-284. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14999013.2018.1504352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination memory and deception: when I lie to Barack Obama about the moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Psychological Research, 82 (3), pp.600-606. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-016-0840-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical characteristics among forensic inpatients: A special case, the establishment of social defense &amp;quot;Les Marronniers&amp;quot; in Tournai (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Macquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Encéphale, 43 (3), pp.229-234. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mesures de psychopathie chez les patients médicolégaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Annales Médico-Psychologiques, Revue Psychiatrique, 175 (3), pp.297-299. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance et enjeux du Double Diagnostic en milieu médicolégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lindekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Annales Médico-Psychologiques, Revue Psychiatrique, 175 (3), pp.267-270. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the French-language version of Hare's Self-Report Psychopathy Scale (SRP-III) in community, forensic and clinical samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acta Psychiatrica Belgica, 116 (1), pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathological lying and deception in psychopathic personalities : Facial expressions analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acta Psychiatrica Belgica, 116 (1), pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des perceptions des patients psychiatriques médico-légaux auprès de professionnels de santé travaillant en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Clavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dugauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Annales Médico-Psychologiques, Revue Psychiatrique, 174 (10), pp.825-831. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight, Stigma et Auto-stigmatisation : l’intime conviction appliquée aux patients schizophrènes hospitalisés au sein d’un hôpital psychiatrique sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dequelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Bandinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales Médico-Psychologiques, Revue Psychiatrique, 173 (10), pp.913-915. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalences psychiatriques de patients internés dans les hôpitaux psychiatriques belges francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Davaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deloyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Acta Psychiatrica Belgica, 112 (3), pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque de récidive d’agresseurs sexuels français : Statique-99 et Sorag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chudzick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Annales Médico-Psychologiques, Revue Psychiatrique, 170 (2), pp.106-108. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of psychopathy on self-perceived quality of life in forensic patients: a cohort study in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Forensic Psychiatry &amp; Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, The Journal of Forensic Psychiatry &amp; Psychology, 24 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14789949.2012.747105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation et le mensonge pathologique de la psychopathie comme défi majeur pour la recherche de la vérité judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leistedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Annales Médico-Psychologiques, Revue Psychiatrique, 170 (2), pp.141-142. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation psychométrique du questionnaire d’agression de Buss & Perry (1992) au sein d’une population carcérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Acta Psychiatrica Belgica, 111 (2), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie et son évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Majois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emc Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Emc Psychiatrie, 27 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0246-1072(11)58154-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCL-R Psychopathy and its Relation to DSM Axis I and II Disoders in a Sample of Male Forensic Patients in a Belgian Security Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forensic Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, International Journal of Forensic Mental Health, 9 (3), pp.205-214. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14999013.2010.517255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sadistic personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuro-Psy News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Neuro-Psy News, 7 (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques evidence-based dans l’aide proposée aux toxicomanes : connaissances, attitudes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Douilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Deflandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sabbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Acta Psychiatrica Belgica, 108 (5), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des troubles mentaux sur la qualité de vie perçue par des patients issus d’un hôpital psychiatrique sécuritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L'Encéphale, 33 (6), pp.892-901. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2006.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie et troubles mentaux graves chez des patients internés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malingrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Annales Médico-Psychologiques, Revue Psychiatrique, 165 (7), pp.511-516. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise dans le cadre de la loi de Défense Sociale en Belgique: repères diagnostiques et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bongaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Hoebanx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Annales Médico-Psychologiques, Revue Psychiatrique, 165 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la qualité de vie en Défense Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychiatrica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Acta Psychiatrica Belgica, 106 (2), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du WHOQOL-bref en hôpital psychiatrique sécuritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie et violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Psychiatrie et violence, 1, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la psychopathie : Validité convergente entre trois mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EXPÉRIENCES TRAUMATIQUES DES PERSONNES INTERNÉES AVEC UN TROUBLE DE LA PERSONNALITÉ ANTISOCIALE : QUEL IMPACT SUR LE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Darsonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions sociales à l'épreuve de la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la compétence de reconnaissance des postures corporelles émotionnelles auprès de patients Auteurs d'Infraction à Caractère Sexuel internés en psychiatrie légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Adolfo Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone sur l'aggression sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lausanne, Suisse, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistaking my views for his: Impaired self-other distinction in antisocial personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Bukowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Association for Psychological Sciences (BAPS) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vrije Universiteit Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Empathy (CE) among antisocial forensic inpatients without (ASPD) and with Psychopathic Personality Disorder (PPD): Comparison between self-evaluation and competencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Bukowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Dogru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCoP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Accurate Recognition of Emotion Associate With Lower Actuarial And Structured Professional Judgement Risk Assessment Scores?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Treatment of Sexual Offenders (IATSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Recognition Competence of Male Forensic Inpatients Who Committed Sexual Offences (FICSOs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Treatment of Sexual Offenders (IATSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-modality emotion recognition among forensic inpatients: Exploratory associations between face, prosody, semantic, and body postures sensitivity using Signal Detection Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPS Annual Meeting (Belgian Association for Psychological Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisociality and psychopathy: do their faces reflect their emotional experiences when recalling personal memories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Interest Conference of Narrative Identity : From Research to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Prosody Recognition Competency Among Forensic Sexual Offenders: Comparison with Forensic Non-Sexual Offenders and Community Males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Hanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisocialité et psychopathie : leurs visages reflètent-ils leurs expériences émotionnelles lors du rappel de souvenirs personnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between personality dimensions and emotions recognition among male forensic inpatients in High-Risk Security Forensic Hospital.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd online Affect, Personality &amp; Embodied (APE) Brain Research Group Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses during the recall of Self-Defining Memories among forensic patients with antisocial personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology (ECP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses psychophysiologiques pendant le rappel de Souvenirs Définissant le Soi chez les individus antisociaux avec ou sans traits psychopathiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling self-defining memories: An acoustic study of natural emotional speech productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hyper-expressivité de la colère chez les adolescents médico-légaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Smout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de la FPSE-Journée de recherche (Symposium « Troubles Mentaux et Violences »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition sociale chez les patients internés médico-légaux : Résultats préliminaires de l’évaluation des compétences de prise de perspective et de décodage des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Bukowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de la FPSE - Journée de recherche (Symposium « Troubles Mentaux et Violences »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering transdiagnostic socio-cognitive profiles by measuring the building blocks of mentalizing performance across mental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Bukowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCoP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-defining memory, emotion regulation and mentalization among antisocial forensic inpatients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Guerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Belgian Association of Psychological Sciences (BAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions regulation in therapeutic programs for sexual offenders: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference of the International Association for the Treatment of Sexual Offenders (IATSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre les traits psychopathiques et le décodage multi-niveau des émotions auprès de la population non-clinique : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bourlée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la Société Médico-psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et enjeux de l’évaluation de la reconnaissance des émotions chez les auteurs d’infractions à caractère sexuel (AICS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la Société Médico-psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorisation de l’échelle de désirabilité sociale Crowne-Marlowe auprès de population psychiatrique médico-légale et carcérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international francophone sur l’agression sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Self-defining memories in antisocial personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscou (Fédération de Russie), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypical validity of the Comprehensive Assessment of Psychopathic Personality among international French-speaking mental health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPS Meeting (Belgian Association for Psychological Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Spousal Assault Risk Assessment Guide (SARA) among a Belgian sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Conference of the International Association of Forensic Mental Health Services (IAFMHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which emotions are associated with the retrieval of Self defining memories of criminals with antisocial personality disorder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special interest meeting in Autobiographical memory and psychopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, university of Cambridge, Dec 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colère dans le rappel de souvenirs définissant le soi chez des criminels présentant un trouble de la personnalité antisociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e Congrès de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colère dans le rappel de souvenirs définissant le soi chez des criminels présentant un trouble de la personnalité antisociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countertransference in a forensic inpatient settings for patients with schizophreniform disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte de Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Forensic Mental Health Services (IAFMHS) « Service development is the laboratory of forensic mental health: Integrating science and treatment into outcome »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble de la personnalité antisociale et mémoire autobiographique : Des capacités de spécificité préservées mais atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie " Psychologie, Santé &amp; Société : De la théorie aux applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three measures of psychopathy among forensic patients-A convergent validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Forensic Mental Health Services (IAFMHS) « Service development is the laboratory of forensic mental health: Integrating science and treatment into outcome »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple measures of psychopathy among sex offenders and their relations to the risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Forensic Mental Health Services (IAFMHS) « Service development is the laboratory of forensic mental health: Integrating science and treatment into outcome »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance et enjeu du Double Diagnostic chez les patients médico-légaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Lindekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société médico-psychologique, avancée de la recherche médico-psycho-légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment in Offenders with an Intellectual Disability: Study in a Belgian Forensic Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delaunoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting of the International Association of Forensic Mental Health Services (IAFMHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Diagnosis and Risk Assessment in a Forensic Hospital : towards an heterogeneity of psychiatric and criminological profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delaunoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Association for the Treatment of Sexual Offenders Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Diagnosis in a Forensic Hospital: towards an heterogeneity of psychiatric and criminological profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Lindekens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Association for Mental Health in Intellectual Disability (EAMHID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la qualité de vie en psychiatrie sécuritaire : intérêt d’une mesure générique et spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Brouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duquesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA - Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques psychiatriques et de risque des patients médico-légaux admis au sein d'une Unité de Soins Intensifs Psychiatriques (USIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Benouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane de Martynoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Darsonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bacart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal d'une population psychiatrique médico-légale: profils psychiatriques, criminologiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vinckier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues, Efficiency, and Limitations of the “Safe Offenders Strategies” Therapeutic Program with Individuals Who Have Committed Sexual Offenses: A Narrative Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cornez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Adolfo Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Belgian Association for Psychological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vrije Universiteit Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal des patients médico-légaux en hôpital sécurisé : Focus sur les facteurs de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delaunoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Médico-Psychologique (SMP) : Avancée de la recherche en psychiatrie-psychologie légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying transdiagnostic socio-cognitive profiles across 4 clinical populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Timary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th bi-anniual conference of the European Society for Cognitive and Affective Neuroscience (ESCAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level emotions recognition among forensic sexual offenders: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacquemyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying transdiagnostic socio-cognitive profiles across 4 clinical populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Timary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPS Meeting (Belgian Association for Psychological Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Life (QoL) among forensic inpatients with or without Dissociative Syndromes (IDS and IWDS): Comparison of Self-Report and Proxy Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Karanakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPS Meeting (Belgian Association for Psychological Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Emotional Body Posture Expressions in Forensic Inpatients Who Committed a Sexual Offense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Research and Treatment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic analysis of Self-Defining Memories (SDM) emotional content among antisocial forensic inpatients without (ASPD) or with psychopathic personality disorder (PPD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPS Meeting (Belgian Association for Psychological Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual aggression and type of violence among forensic outpatients with and without low IQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Deyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Research and Treatment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality (VR) in Forensic Psychology: Interests and issues in Research and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the International Association of Forensic Mental Health Services (IAFMHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la mémoire autobiographique chez les patients antisociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la Société Médico-psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal analysis of emotions during the recall of Self-Defining Memories (SDM) among antisocial population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the International Association of Forensic Mental Health Services (IAFMHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions faciales et la régulation émotionnelle d’adolescents médico-légaux présentant un Trouble des Conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Degouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité prototypique du modèle de la Comprehensive Assessment of Psychopathic Personality (CAPP) auprès de professionnels de la santé mentale francophones internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Actualité sur la personnalité normale et pathologique (AFERTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble de la personnalité antisociale et construction de l'identité : les souvenirs définissant le soi comme possibilité de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Actualité sur la personnalité normale et pathologique (AFERTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité convergente entre trois échelles mesurant la psychopathie auprès d’une population médico-légale belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Actualité sur la personnalité normale et pathologique (AFERTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of the retrieval of Self-defining Memory with people suffering from antisocial personnality disorder in forensic hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Autobiographical memory and self"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Life (QOL): Which contribution to the Good Lives Model (GLM) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oswald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the International Association of Forensic Mental Health Services (IAFMHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Miyake task in psychopathic forensic sample: an exploratory research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkhipova Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deviviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Belgian Brain Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mons, Belgium. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnagi.2016.03.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Comprehensive Assessment of Psychopathic Personality, Interpersonal Measure of Psychopathy and Psychopathy Checklist - Revised among adult forensic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting of the International Association of Forensic Mental Health Services (IAFMHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional process through autobiographical memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société de Psychophysiologie et de Neurosciences Cognitives, Emotional Brain and Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mesures de la psychopathie chez les patients médico-légaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Adolpho Tibéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société médico-psychologique, avancée de la recherche médico-psycho-légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight, Stigma et Auto-stigmatisation : l’intime conviction appliquée aux patients schizophrènes hospitalisés au sein d’un hôpital psychiatrique sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dequelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Bandinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Médico-Psychologique. École Nationale de la Magistrature, « L’intime conviction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spousal Assault Risk Assessment Guide (SARA) among Belgian offenders and forensic inpatients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swinnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFMHS annual conference “Empowering Forensic Mental Health Services: Integrating Research and Practice”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Narratives and Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Allé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Berna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiographical Memory and the Life Story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.349-376, 2025, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009492140.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation structurée en milieu médico-légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vicenzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilena Strzoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé en Prison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMS Editions, pp.595-608, 2019, 9782880494100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la Qualité de Vie (QDV) au sein d'un hôpital psychiatrique sécurisé : intérêt d'une mesure générique et spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duquesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne, A.M.; Bragard, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions sociales, innovations et politiques. Nouveaux enjeux en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCHIVES CONTEMPORAINES, pp.229-232, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception de la qualité de vie en milieu carcéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducro, Claire; Antoine, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Santé : Individu, famille et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.279-282, 2014, 978-2-7574-0786-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l impulsivité en relation avec les Troubles de la personnalité et la notion d agressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leistedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dailliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychopharmacothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Press, pp.260-281, 2011, 9789038218595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie en Établissement de Défense Sociale : affectivité et qualité de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience, régulation et qualité de vie : Concepts, évaluation et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.325-331, 2009, 9782874631672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques cliniques de la population de Défense Sociale: Importance de la comorbidité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité et la responsabilisation dans la justice pénale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Larcier – De Boeck., pp.137-145, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatrie et comportements violents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Saloppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dailliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Dominique; Niveau, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et prison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médecine et Hygiène, pp.345-351, 2006, 9782880492304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30E0C967"/>
+    <w:nsid w:val="90A2EF47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-saloppe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0021-145X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delannoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Salopp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benouamer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinckier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degouis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(25)48444-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05486608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hostiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leclercq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry H Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Salopp&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04893249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bigot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Tiberi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/per0000660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05486615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane De Martynoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Benouamer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bacart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delaunoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Tantot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20299/jpi.2025.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05030420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delaunoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Telle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Scoman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05033125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Adolfo Tiberi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Gillespie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vicenzutto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pham Hoang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1384789" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05026542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yengue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51821/87.2.12355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05026535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vinckier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Degouis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05030318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789949.2024.2415911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233;e Bizige-Ngabo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mungo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Loas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry H. Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04299494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delannoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Cooke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14999013.2023.2225454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gandolphe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438087231210477" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Equeter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dujardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinne Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Delsinne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.04.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Doba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Choukri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2022.105815" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03881282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavallee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry. H. Pham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268818" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Darsonville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delaunoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Berthoumieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Adolpho Tib&#233;ri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Vermeulen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourl&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bael" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Pham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gwicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Scohier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douven" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03094378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Page" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boulanger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Villers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Di Virgilio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jfn.0000000000000308" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03097410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2020.1818785" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Habets" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789949.2019.1570540" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03097893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03094285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B6QW8Z0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Gandolphe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2019.1637879" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIN-170073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04452913v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Jeandarme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789949.2018.1544265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02533737v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Page" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Villers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dugauquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534775v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Majois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(17)81445-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milazzo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lindekens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14999013.2018.1504352" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delescluse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.02.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LBVC8JC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0840-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02391840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oswald" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.10.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lindekens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pouls" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV82CR8M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02547981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02533591v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457852v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Clavie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.11.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLC5F5H7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502865v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dequelson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bandinelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QGXL2HW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caels" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Davaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deloyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03096623v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoang Pham" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chudzick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.01.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWT6F6JL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03094193v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789949.2012.747105" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03094459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Hoang Pham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leistedt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.01.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1CDQHDL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03120318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Pham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0246-1072(11)58154-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03103381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14999013.2010.517255" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522388v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Douilliez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deflandre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabbe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autrique" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475191v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03093990v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. H. Pham" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2006.12.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03094426v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malingrey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.06.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWLRPMXT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03094263v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bongaerts" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hoebanx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.09.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J6V5627-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522460v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05486639v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05523323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Becuwe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05030294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05026347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Bukowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302771v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Dogru" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Telle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314770v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04316067v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mancini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315979v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Hanquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315988v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leveugle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303822v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Smout" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303887v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04184972v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Delvaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10554" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303855v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leclercq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315822v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guerard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303891v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04316034v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303844v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderstukken" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315994v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302600v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315878v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313263v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302721v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Husson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302704v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302697v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474917v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicenzutto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milazzo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475233v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delaunoit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474833v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485020v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duquesne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05026488v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane de Martynoff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05026469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05026322v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cornez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315819v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Timary" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313238v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Karanakov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lefebvre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315834v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rasson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302617v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400323v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemyn" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jaur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Deyres" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vandamme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302637v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302610v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302632v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sens" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303833v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302586v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04439111v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315804v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315974v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475097v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03134288v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipova Olga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deviviers" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnagi.2016.03.00057" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482102v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475378v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sansen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delvaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482115v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485007v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swinnen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05486626v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa All&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009492140.019" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443257v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilena Strzoda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02526124v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brouillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duquesne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02526236v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443473v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dailliet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443508v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475158v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481550v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dailliet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-saloppe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0021-145X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delannoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Salopp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benouamer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinckier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degouis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(25)48444-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05486608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hostiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leclercq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry H Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Salopp&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04893249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bigot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Tiberi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/per0000660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05486615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane De Martynoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Benouamer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bacart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delaunoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Tantot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20299/jpi.2025.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05030420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delaunoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Telle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Scoman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05033125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Adolfo Tiberi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Gillespie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vicenzutto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pham Hoang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1384789" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05026542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yengue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51821/87.2.12355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05026535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vinckier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Degouis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05030318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789949.2024.2415911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233;e Bizige-Ngabo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mungo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Loas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry H. Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gandolphe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavall&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438087231210477" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04299494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delannoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Cooke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14999013.2023.2225454" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Equeter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dujardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinne Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Delsinne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.04.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Doba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Choukri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2022.105815" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03881282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavallee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry. H. Pham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268818" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Darsonville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delaunoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Berthoumieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Adolpho Tib&#233;ri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Vermeulen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourl&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bael" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Pham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gwicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Scohier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douven" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03097410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2020.1818785" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03094378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Page" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boulanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Villers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Di Virgilio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jfn.0000000000000308" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03097893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Habets" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789949.2019.1570540" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03094285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B6QW8Z0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Gandolphe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2019.1637879" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIN-170073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02533737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Page" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Villers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dugauquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095418v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Jeandarme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789949.2018.1544265" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04452913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534775v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Majois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(17)81445-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milazzo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lindekens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14999013.2018.1504352" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0840-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02391840v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oswald" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107018v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delescluse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.02.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LBVC8JC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lindekens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pouls" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV82CR8M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02547981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02533591v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457852v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Clavie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.11.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLC5F5H7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502865v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dequelson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bandinelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QGXL2HW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caels" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Davaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deloyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03096623v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoang Pham" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chudzick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.01.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWT6F6JL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03094193v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789949.2012.747105" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03094459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Hoang Pham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leistedt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.01.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1CDQHDL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03120318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Pham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0246-1072(11)58154-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03103381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14999013.2010.517255" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475191v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Douilliez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deflandre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabbe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autrique" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03093990v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. H. Pham" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2006.12.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03094426v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malingrey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.06.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWLRPMXT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03094263v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bongaerts" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hoebanx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.09.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J6V5627-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522460v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05486639v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05523323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Becuwe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05030294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05026347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Bukowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302771v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Dogru" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Telle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314770v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04316067v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mancini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315979v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Hanquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315988v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leveugle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303887v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04184972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Delvaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10554" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303822v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Smout" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303855v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leclercq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315822v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guerard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303891v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04316034v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303844v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderstukken" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315994v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302600v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315878v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313263v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302721v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Husson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302704v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302697v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474917v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicenzutto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milazzo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475233v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delaunoit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474833v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485020v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duquesne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05026488v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane de Martynoff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05026469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05026322v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cornez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315819v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Timary" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400323v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemyn" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jaur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302617v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313238v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Karanakov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lefebvre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315834v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rasson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Deyres" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vandamme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302637v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303833v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302632v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sens" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302610v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315804v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302586v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04439111v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315974v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475097v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03134288v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipova Olga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deviviers" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnagi.2016.03.00057" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482102v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475378v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sansen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delvaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482115v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485007v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swinnen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05486626v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa All&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009492140.019" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443257v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilena Strzoda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02526124v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brouillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duquesne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02526236v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443473v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dailliet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443508v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475158v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481550v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dailliet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>