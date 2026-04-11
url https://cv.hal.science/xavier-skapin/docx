--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -4410,259 +4410,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation géomorphologique à base topologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crespin</w:t>
+                <w:t xml:space="preserve">Espace de contrôle pour l'animation meshless</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Darles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464755v1</w:t>
+                <w:t xml:space="preserve">hal-02464778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace de contrôle pour l'animation meshless</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Allaoui</w:t>
+                <w:t xml:space="preserve">Simulation géomorphologique à base topologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464778v1</w:t>
+                <w:t xml:space="preserve">hal-02464755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retroactive Decomposition For Edge Matching Process in Parametric Systems</w:t>
               </w:r>
@@ -5285,51 +5285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71b1105db2a4af72bd2c201fde940012913d1442;origin=https://github.com/lias-laboratory/jerboa-rebuild;visit=swh:1:snp:e8f299d1694d4aa9f9b8c83f73ba28d25a2a9c4c;anchor=swh:1:rev:f29c9d3477098e58cd8c72bcdbd618dd1e14ab54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.13" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc20231186" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ferrier-Belhaouari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Delaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kalantari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_18" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Allaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004674002880300" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;zin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20141025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jund" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/011-020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMDCM.2011.63" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Baba-Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2009.5170149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1294685.1294700" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.985-1002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.07.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX37DCK8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3722/cadaps.2009.341-350" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337721v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Touileb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02459860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71b1105db2a4af72bd2c201fde940012913d1442;origin=https://github.com/lias-laboratory/jerboa-rebuild;visit=swh:1:snp:e8f299d1694d4aa9f9b8c83f73ba28d25a2a9c4c;anchor=swh:1:rev:f29c9d3477098e58cd8c72bcdbd618dd1e14ab54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.13" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc20231186" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ferrier-Belhaouari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Delaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kalantari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_18" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Allaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004674002880300" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;zin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20141025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jund" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/011-020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMDCM.2011.63" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Baba-Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2009.5170149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1294685.1294700" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.985-1002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.07.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX37DCK8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3722/cadaps.2009.341-350" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337721v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Touileb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02459860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>