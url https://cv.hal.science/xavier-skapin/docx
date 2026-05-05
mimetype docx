--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -762,468 +762,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW MODELING PIPELINE FOR PHYSICS-BASED TOPOLOGICAL DISCONTINUITIES: THE DYNAME PROCESS</w:t>
+                <w:t xml:space="preserve">Programming Topological Operations for Visual Illustrations in an Introductory Geomorphology Course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Luciani</w:t>
+                <w:t xml:space="preserve">Richard Bézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Smart Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11650-1_18⟩</w:t>
+              <w:t xml:space="preserve">Eurographics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/eged.20141025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092814v1</w:t>
+                <w:t xml:space="preserve">hal-01010002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORPHO-Map: A new way to model animation of topological transformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A NEW MODELING PIPELINE FOR PHYSICS-BASED TOPOLOGICAL DISCONTINUITIES: THE DYNAME PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Allaoui</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Skapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Kalantari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP/GRAPP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0004674002880300⟩</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Smart Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Tapeï, Taiwan. pp.178-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11650-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935423v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming Topological Operations for Visual Illustrations in an Introductory Geomorphology Course</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crespin</w:t>
+                <w:t xml:space="preserve">MORPHO-Map: A new way to model animation of topological transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.1-7, </w:t>
+              <w:t xml:space="preserve">9th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP/GRAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.288-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/eged.20141025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0004674002880300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010002v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Mouvement/Géométrie pour représentations volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1304,51 +1304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Volumetric Meshes to Point-Based Motion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,90 +1425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Operations for Geomorphological Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1559,90 +1559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Physical - Topological Modeling of Physical Shapes Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Kalantari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Skapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saman Kalantari</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMDCM 2011 - Workshop on Digital Media and Digital Content Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Hangzhou, Zhejiang, China. pp.154-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1676,90 +1676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations topologiques pour la géomorphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1797,90 +1797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive hydraulic erosion using CUDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2219,160 +2219,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion and Expansion Operations for n -Dimensional Generalized Maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A topology-based animation model for the description of 2D models with a dynamic structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+                <w:t xml:space="preserve">Pierre-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Marcheix</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virtual Reality Interactions and Physical Simulations 2008 (VRIPHYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Grenoble, France. http://www.vriphys.org/workshops/vriphys08/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305482v1</w:t>
+                <w:t xml:space="preserve">hal-00337717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Edge-based Matching Technique for Geometric Parametric Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Baba-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2401,182 +2379,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Workshop on Computational Topology in Image Context (CTIC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A topology-based animation model for the description of 2D models with a dynamic structure.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Léon</w:t>
+                <w:t xml:space="preserve">Insertion and Expansion Operations for n -Dimensional Generalized Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Baba-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meseure</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality Interactions and Physical Simulations 2008 (VRIPHYS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.141-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337717v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation événementielle de structures topologiques : application à la construction de chenaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,90 +3279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Maps for Erosion and Sedimentation Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3421,90 +3421,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Hydraulic Erosion Using CUDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3546,51 +3546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle générateur d'évolutions géologiques par animation basée sur la topologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3745,51 +3745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologically-based animation for describing geological evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,51 +4031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] XLIM; Université de Poitiers; Université de Limoges. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4442,51 +4442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,90 +4534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation géomorphologique à base topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4837,51 +4837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'animation basé sur des structures topologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5285,51 +5285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71b1105db2a4af72bd2c201fde940012913d1442;origin=https://github.com/lias-laboratory/jerboa-rebuild;visit=swh:1:snp:e8f299d1694d4aa9f9b8c83f73ba28d25a2a9c4c;anchor=swh:1:rev:f29c9d3477098e58cd8c72bcdbd618dd1e14ab54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.13" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc20231186" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ferrier-Belhaouari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Delaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kalantari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_18" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Allaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004674002880300" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;zin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20141025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jund" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/011-020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMDCM.2011.63" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Baba-Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2009.5170149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1294685.1294700" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.985-1002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.07.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX37DCK8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3722/cadaps.2009.341-350" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337721v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Touileb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02459860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71b1105db2a4af72bd2c201fde940012913d1442;origin=https://github.com/lias-laboratory/jerboa-rebuild;visit=swh:1:snp:e8f299d1694d4aa9f9b8c83f73ba28d25a2a9c4c;anchor=swh:1:rev:f29c9d3477098e58cd8c72bcdbd618dd1e14ab54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.13" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc20231186" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ferrier-Belhaouari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Delaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;zin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20141025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kalantari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_18" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Allaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004674002880300" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jund" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/011-020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMDCM.2011.63" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Baba-Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2009.5170149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1294685.1294700" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.985-1002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.07.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX37DCK8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3722/cadaps.2009.341-350" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337721v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Touileb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02459860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>