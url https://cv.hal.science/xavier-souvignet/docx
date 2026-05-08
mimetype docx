--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -527,690 +527,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les libertés économiques et la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les libertés économiques face aux défis du XXIe siècle. Quel équilibre jurisprudentiel ? Actes du colloque en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie-Victoire Daubié et le droit à l’instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Souvignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les combats juridiques de Julie-Victoire Daubié, Actes du colloque en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privatiser et difracter la police : de Léviathan à l’Hydre de Lerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Souvignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir contre les libertés. Huit leçons critiques de la crise sanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le Cerf, pp. 57-72, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revolution and Interpretation : What is a legal revolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revolution Transition, Memory and Oblivion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 18-30, Edward Elgar, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp. 18-30, Edward Elgar, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe et la démocratie directe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Menuret; Charles Reiplinger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie ? Démocraties ! : les formes renouvelées de la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.137-154, 2019, Droit public, 978-2-84934-411-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.137-154, 2019, Droit public, 978-2-84934-411-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche sur les modalités de mise en œuvre du droit au bonheur dans les systèmes constitutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félicien Lemaire; Serge Blondel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctrines et réalité(s) du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, 2019, Droit &amp; science politique, 978-2-84934-337-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, 2019, Droit &amp; science politique, 978-2-84934-337-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique herméneutique et logique politique : est-il opportun que la loi introduise les opinions dissidentes au service du justiciable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment sont motivées les décisions de justice ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité de recherche en droit Transversales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Première Guerre mondiale et la structuration de la société internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elina Lemaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grande guerre et le droit public : [actes du colloque, 26-27 novembre 2015 / organisé par l'Université de Bourgogne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Institut universitaire Varenne, pp.79-97, 2017, Colloques &amp; essais, 978-2-37032-115-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juridicité du soft law, juridicité des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Souvignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mihaela Anca Ailincai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft law et droits fondamentaux : actes du colloque organisé par le "Groupe de recherche sur les droits et libertés fondamentaux" (GRDLF) du Centre de recherches juridiques (CRJ), Grenoble, 4-5 février 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Editions A. Pedone, pp.43-54, 2017, Publications de l'Institut international des droits de l'homme, 978-2-233-00828-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057369v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02067087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1429,381 +1429,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La portée du principe ne bis in idem (art. 4 du Protocole 7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.chron. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droits processuels (art. 5, 6 et 18, prot. n° 7 et art. 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Souvignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.chron. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La portée du principe ne bis in idem (art. 4 du Protocole 7)</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions. L'accès au droit : d'objet à sujet&amp;quot;, Le Dossier : De l'accès au droit à l'exercice de la citoyenneté, Actes du colloque de Clermont-Ferrand des 24-25 septembre 2015, textes réunis par F. Faberon et A. Habrial, La Revue du Centre Michel de l'Hospital [ édition électronique ], 2017, n° 12, pp. 166-172</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 12, pp. 166-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits substantiels (art. 2, 3, 4, 8, 9, 10, 11, 12 et 14. – art. 1 Prot. I. – Prot. n° 4, art. 4 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Souvignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3, pp.chron. 6</w:t>
+              <w:t xml:space="preserve">, 2017, 3, pp.chron. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosélytisme et Cour européenne des droits de l’Homme, prosélytisme de la Cour européenne des droits de l’Homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.007.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sdr.007.0053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02069232v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01657296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté de conscience et de religion</w:t>
               </w:r>
@@ -2518,441 +2518,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le principe de non-ingérence et la Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Russie face au droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches et de documentation européennes et internationales (CRDEI), Nov 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juridicité de la soft law ; juridicité des droits de l’homme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Souvignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Law et Droits fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2016, Grenoble, France. pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Souvignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'accès au droit à l'exercice de la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École de droit de l'Université d'Auvergne, Sep 2015, Clermont-Ferrand, France. pp.166-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches et de documentation européennes et internationales (CRDEI), Nov 2017, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première guerre mondiale et la structuration de la société internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grande Guerre et le droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche et d’Etude en Droit et Science Politique (CREDESPO); Centre de recherches juridiques de Grenoble (CRJ), Nov 2015, Dijon, France. pp.79-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche et d’Etude en Droit et Science Politique (CREDESPO); Centre de recherches juridiques de Grenoble (CRJ), Nov 2015, Dijon, France. pp.79-97</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neutralité comme idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La neutralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude et de Recherche sur l'Action Publique (LERAP), Oct 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée entre la Charte des droits fondamentaux et la CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Souvignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe à l’épreuve des crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des étudiants du Master 2 « Droits de l’homme et Union européenne » (ADES), Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070322v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02070321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les libertés publiques en France à l’épreuve du terrorisme</w:t>
               </w:r>
@@ -3522,51 +3522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877541v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Souvignet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070317v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876593v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Schahmaneche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transversales.org/edition-2019/actes-en-ligne/logique-hermeneutique-ii-et-logique-politique-est-il-opportun-que-la-loi-introduise-les-opinions-dissidentes-au-service-du-justiciable" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.007.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02061934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magnon-Pujo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauricella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877541v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Souvignet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070317v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876593v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Schahmaneche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transversales.org/edition-2019/actes-en-ligne/logique-hermeneutique-ii-et-logique-politique-est-il-opportun-que-la-loi-introduise-les-opinions-dissidentes-au-service-du-justiciable" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.007.0053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02061934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belrhali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dechenaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magnon-Pujo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauricella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>