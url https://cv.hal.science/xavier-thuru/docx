--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -291,51 +291,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Houpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12967-026-08058-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -978,289 +978,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale Thermophoresis as a Tool to Study Protein Interactions and Their Implication in Human Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Magnez</w:t>
+                <w:t xml:space="preserve">Mono- and bis-edaravone adducts formed in the presence of vanillin in an aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kouach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (14), pp.7672. </w:t>
+              <w:t xml:space="preserve">SEPARATION SCIENCE PLUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SEPARATION SCIENCE PLUS, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23147672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sscp.202200031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857337v1</w:t>
+                <w:t xml:space="preserve">hal-04201660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Repurposing to Enhance Antitumor Response to PD-1/PD-L1 Immune Checkpoint Inhibitors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antioxidant Properties and Aldehyde Reactivity of PD-L1 Targeted Aryl-Pyrazolone Anticancer Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Quesnel</w:t>
+                <w:t xml:space="preserve">Natascha Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Ahouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Le Biannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14143368⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Molecules, 27 (10), pp.3316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27103316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857329v1</w:t>
+                <w:t xml:space="preserve">hal-03714935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrazolones as inhibitors of immune checkpoint blocking the PD-1/PD-L1 interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Biannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1269,1634 +1291,1612 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Klupsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Leleu-Chavain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 236, pp.114343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-2 is inactivated by the acidic pH environment of tumors enabling engineering of a pH-selective mutein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscale Thermophoresis as a Tool to Study Protein Interactions and Their Implication in Human Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thuru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.ade5686⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.7672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23147672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04276595v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p65/RelA NF‐κB fragments generated by RIPK3 activity regulate tumorigenicity, cell metabolism, and stemness characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jouy</w:t>
+                <w:t xml:space="preserve">Drug Repurposing to Enhance Antitumor Response to PD-1/PD-L1 Immune Checkpoint Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba El-Bouazzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcb.30198⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (14), pp.3368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14143368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03641788v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Analyses of Two Novel LRRK2 Pathogenic Variants in Familial Parkinson's Disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marchand</w:t>
+                <w:t xml:space="preserve">IL-2 is inactivated by the acidic pH environment of tumors enabling engineering of a pH-selective mutein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gaggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Martinez-Fabregas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cozzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Leprohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.29124⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (78), pp.ade5686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.ade5686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703786v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phosphosite Mutant Approach on LRRK2 Links Phosphorylation and Dephosphorylation to Protective and Deleterious Markers, Respectively</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Sarchione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Athanasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bauderlique-Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesel Goveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (6), pp.1018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells11061018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03625821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Properties and Aldehyde Reactivity of PD-L1 Targeted Aryl-Pyrazolone Anticancer Agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Kouach</w:t>
+                <w:t xml:space="preserve">Functional Analyses of Two Novel LRRK2 Pathogenic Variants in Familial Parkinson's Disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda Coku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Mutez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27103316⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.29124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714935v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and bis-edaravone adducts formed in the presence of vanillin in an aqueous solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Bailly</w:t>
+                <w:t xml:space="preserve">p65/RelA NF‐κB fragments generated by RIPK3 activity regulate tumorigenicity, cell metabolism, and stemness characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Latreche‐carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba El Bouazzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐lucie Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPARATION SCIENCE PLUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, SEPARATION SCIENCE PLUS, </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123 (3), pp.543-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sscp.202200031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcb.30198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201660v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau Stabilizes Chromatin Compaction</w:t>
+                <w:t xml:space="preserve">The EGF Domains of MUC4 Oncomucin Mediate HER2 Binding Affinity and Promote Pancreatic Cancer Cell Tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rico</w:t>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Gilles</w:t>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Chauderlier</w:t>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Comptdaer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Magnez</w:t>
+                <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.740550⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.5746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13225746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429442v1</w:t>
+                <w:t xml:space="preserve">hal-03641795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EGF Domains of MUC4 Oncomucin Mediate HER2 Binding Affinity and Promote Pancreatic Cancer Cell Tumorigenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of a cryptic site at the interface 2 of TEAD – Towards a new family of YAP/TAZ-TEAD inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+                <w:t xml:space="preserve">Manon Sturbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Schulz</w:t>
+                <w:t xml:space="preserve">Fabrice Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
+                <w:t xml:space="preserve">Mathilde Coevoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vasseur</w:t>
+                <w:t xml:space="preserve">Pasquale Sileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pugniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13225746⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.113835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641795v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a cryptic site at the interface 2 of TEAD – Towards a new family of YAP/TAZ-TEAD inhibitors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soluble Programmed Death Ligand-1 (sPD-L1): A Pool of Circulating Proteins Implicated in Health and Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113835⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.3034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13123034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429462v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble Programmed Death Ligand-1 (sPD-L1): A Pool of Circulating Proteins Implicated in Health and Diseases</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tau Stabilizes Chromatin Compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Chauderlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Comptdaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.3034. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.740550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13123034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.740550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278429v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the Gal-9/TIM-3 Immune Checkpoint with α-Lactose. Does Anomery of Lactose Matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties and reactivity of the folic acid and folate photoproduct 6-formylpterin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (24), pp.6365. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13246365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641796v1</w:t>
+                <w:t xml:space="preserve">hal-03226670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties and reactivity of the folic acid and folate photoproduct 6-formylpterin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Goossens</w:t>
+                <w:t xml:space="preserve">Modulation of the Gal-9/TIM-3 Immune Checkpoint with α-Lactose. Does Anomery of Lactose Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bailly</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 171, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.6365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13246365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226670v1</w:t>
+                <w:t xml:space="preserve">hal-03641796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical reactivity and uses of 1-phenyl-3-methyl-5-pyrazolone (PMP), also known as edaravone</w:t>
               </w:r>
@@ -3038,51 +3038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAR Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.zcaa002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3114,291 +3114,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Protein-Protein Interactions through Microscale Thermophoresis (MST)</w:t>
+                <w:t xml:space="preserve">Enhanced antitumor potential induced by chloroacetate-loaded benzophenones acting as fused tubulin-pyruvate dehydrogenase kinase 1 (PDHK1) ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnez Romain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bryan Thiroux</w:t>
+                <w:t xml:space="preserve">Alina Ghinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Tardy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Farce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/bioprotoc.3574⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, pp.103643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185893v1</w:t>
+                <w:t xml:space="preserve">hal-02873632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced antitumor potential induced by chloroacetate-loaded benzophenones acting as fused tubulin-pyruvate dehydrogenase kinase 1 (PDHK1) ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Ghinet</w:t>
+                <w:t xml:space="preserve">Measurement of Protein-Protein Interactions through Microscale Thermophoresis (MST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnez Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 96, pp.103643. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bio-protocol, 10 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/bioprotoc.3574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873632v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggressiveness potential of spontaneous canine mucosal melanoma can dictate distinct cancer stem cell compartment behaviors in regard to their initial size and expansion abilities</w:t>
               </w:r>
@@ -3512,295 +3512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring isoxazoles and pyrrolidinones decorated with the 4,6‐dimethoxy‐1,3,5‐triazine unit as human farnesyltransferase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MUC4-ErbB2 Oncogenic Complex: Binding studies using Microscale Thermophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Lucescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alina Ghinet</w:t>
+                <w:t xml:space="preserve">Yamina Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiu Shova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thuru</w:t>
+                <w:t xml:space="preserve">Séverine Ravez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 352 (5), pp.1800227. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ardp.201800227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-53099-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873628v1</w:t>
+                <w:t xml:space="preserve">hal-02407901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUC4-ErbB2 Oncogenic Complex: Binding studies using Microscale Thermophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+                <w:t xml:space="preserve">Exploring isoxazoles and pyrrolidinones decorated with the 4,6‐dimethoxy‐1,3,5‐triazine unit as human farnesyltransferase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Lucescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Ghinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thuru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Ravez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 352 (5), pp.1800227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53099-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ardp.201800227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407901v1</w:t>
+                <w:t xml:space="preserve">hal-02873628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of two canine melanoma cell lines new models for comparative oncology</w:t>
               </w:r>
@@ -3933,77 +3933,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Discovery of a Novel Class of YAP–TEAD Interaction Inhibitors by Virtual Screening Approach Targeting YAP–TEAD Protein–Protein Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Coevoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sturbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Farce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4067,90 +4067,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PD-1/PD-L1 binding studies using microscale thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Taront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Segaoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.17623. </w:t>
@@ -4456,51 +4456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of phenstatin metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Ghinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,1013 +4730,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P176 C-Reactive Protein (crp), a novel adipocytokine overexpressed in Mesenteric fat in Crohn's disease</w:t>
+                <w:t xml:space="preserve">Peroxisome Proliferator-Activated Receptor Gamma Functions As An Antibacterial Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gonzalez</w:t>
+                <w:t xml:space="preserve">L. Peyrin-Biroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Peyrin-Biroulet</w:t>
+                <w:t xml:space="preserve">C. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rousseaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thuru</w:t>
+                <w:t xml:space="preserve">L. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Decourcelle</w:t>
+                <w:t xml:space="preserve">E. Merour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 1 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1873-9954(07)70188-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s1873-9954(07)70004-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873662v1</w:t>
+                <w:t xml:space="preserve">hal-02873659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus acidophilus modulates intestinal pain and induces opioid and cannabinoid receptors</w:t>
+                <w:t xml:space="preserve">C-reactive protein (CRP), a novel adipocytokine overexpressed in mesenteric fat in Crohnʼs disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Rousseaux</w:t>
+                <w:t xml:space="preserve">F Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Peyrin-Biroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thuru</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christel Neut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (1), pp.35-37. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Inflammatory Bowel Diseases, 13 (5), pp.650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nm1521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/00054725-200705005-00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667010v1</w:t>
+                <w:t xml:space="preserve">hal-03113336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-reactive protein (CRP), a novel adipocytokine overexpressed in mesenteric fat in Crohnʼs disease</w:t>
+                <w:t xml:space="preserve">P176 C-Reactive Protein (crp), a novel adipocytokine overexpressed in Mesenteric fat in Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Gonzalez</w:t>
+                <w:t xml:space="preserve">F. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyrin-Biroulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Peyrin-Biroulet</w:t>
+                <w:t xml:space="preserve">C. Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Rousseaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thuru</w:t>
+                <w:t xml:space="preserve">C. Decourcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00054725-200705005-00026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1873-9954(07)70188-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113336v1</w:t>
+                <w:t xml:space="preserve">hal-02873662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-reactive protein (CRP), a novel adipocytokine overexpressed in mesenteric fat in Crohnʼs disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Rousseaux</w:t>
+                <w:t xml:space="preserve">Lactobacillus acidophilus modulates intestinal pain and induces opioid and cannabinoid receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubuquoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thuru</w:t>
+                <w:t xml:space="preserve">Agathe Gelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Neut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00054725-200705001-00026⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (1), pp.35-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm1521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873652v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">micro-Opioid receptor activation prevents acute hepatic inflammation and cell death.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Malapel</w:t>
+                <w:t xml:space="preserve">C-reactive protein (CRP), a novel adipocytokine overexpressed in mesenteric fat in Crohnʼs disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyrin-Biroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gut.2006.105122⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (supplement), pp.650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00054725-200705001-00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189969v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxisome Proliferator-Activated Receptor Gamma Functions As An Antibacterial Factor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thuru</w:t>
+                <w:t xml:space="preserve">micro-Opioid receptor activation prevents acute hepatic inflammation and cell death.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Chakass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmone Erdual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vignal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Dubuquoy</w:t>
+                <w:t xml:space="preserve">Sébastien Dharancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Merour</w:t>
+                <w:t xml:space="preserve">Mathilde Malapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (7), pp.974-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1873-9954(07)70004-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gut.2006.105122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873659v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu opioid receptor expression is increased in inflammatory bowel diseases: implications for homeostatic intestinal inflammation</w:t>
+                <w:t xml:space="preserve">PPAR as a new therapeutic target in inflammatory bowel diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Philippe</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 55 (6), pp.815-823. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gut.2005.080887⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 55 (9), pp.1341-1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gut.2006.093484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873665v1</w:t>
+                <w:t xml:space="preserve">hal-02873664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPAR as a new therapeutic target in inflammatory bowel diseases</w:t>
+                <w:t xml:space="preserve">Mu opioid receptor expression is increased in inflammatory bowel diseases: implications for homeostatic intestinal inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Dubuquoy</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 55 (9), pp.1341-1349. </w:t>
+              <w:t xml:space="preserve">, 2006, 55 (6), pp.815-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gut.2006.093484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gut.2005.080887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873664v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabis : des nouvelles fonctions anti-diarrhéiques et anti-cancéreuses</w:t>
               </w:r>
@@ -5748,51 +5748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (1), pp.97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5858,51 +5858,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of mu opioid and cannabinoid receptors by probiotics: A new mechanism of regulation of visceral pain perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Le Biannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP23306103. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -6155,90 +6155,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVEL PYRAZOLONE DERIVATIVES AS PD-1/PD-L1 INTERACTION INHIBITORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Leleu-Chavain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021009384. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -6273,90 +6273,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVEL PYRAZOLONE DERIVATIVES AS PD-1/PD-L1 INTERACTION INHIBITORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnez Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Leleu-Chavain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021009384 (A1). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -6468,51 +6468,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0C6FA75"/>
+    <w:nsid w:val="0BA686FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6699,51 +6699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-thuru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0998-4160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190928859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hariss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Spelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Damy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Houpe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-026-08058-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Regnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goossens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thuru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. G. J. Batista" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. de Almeida Fiuza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Klupsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. da Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Batista" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2024.108787" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04139041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Klupsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba El-Bouazzati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Biannic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083491" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03990317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000528499" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2023.115445" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quesnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14143368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Leleu-Chavain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114343" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinez-Fabregas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cozzani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fyfe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Leprohon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.ade5686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latreche&#8208;carton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba El Bouazzati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lucie Nugues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.30198" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Coku" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Mutez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03625821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Sarchione" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique-Le Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesel Goveas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11061018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Leleu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Le Biannic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103316" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04201660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sscp.202200031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gilles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chauderlier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Comptdaer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.740550" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeyye Cavdarli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225746" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sturbaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coevoet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sileo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113835" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13123034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246365" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.05.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Hecquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115463" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaa002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnez Romain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.3574" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Floquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103643" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Touil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Segaoula" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zouitina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2019.0223" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lucescu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.201800227" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bencheikh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ravez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53099-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01972446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Primot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lepretre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hedan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5114-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gibault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10050140" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Taront" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17963-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclercq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verones" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Flouquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00847" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tierny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Segaoula" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bemelmans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-14-3174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;nichart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Broc-Ryckewaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pommery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.08.047" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTG87XH7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jawhara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Standaert&#8208;vitse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/528990" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873662v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourcelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1873-9954(07)70188-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667010v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gelot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1521" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03113336v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gonzalez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousseaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00054725-200705005-00026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873652v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubuquoy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00054725-200705001-00026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189969v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Chakass" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Erdual" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dharancy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malapel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2006.105122" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873659v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1873-9954(07)70004-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873665v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Philippe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2005.080887" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873664v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2006.093484" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873668v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desreumaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0399-8320(04)94859-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873654v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00054725-200705001-00035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04542066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Millet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04542080v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857440v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-thuru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0998-4160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190928859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hariss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Spelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Damy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Houpe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-026-08058-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Regnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goossens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thuru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. G. J. Batista" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. de Almeida Fiuza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Klupsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. da Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Batista" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2024.108787" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04139041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Klupsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba El-Bouazzati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Biannic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083491" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03990317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000528499" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2023.115445" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04201660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sscp.202200031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Leleu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Le Biannic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103316" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Leleu-Chavain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114343" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147672" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quesnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14143368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinez-Fabregas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cozzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fyfe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Leprohon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.ade5686" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03625821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Sarchione" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique-Le Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesel Goveas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11061018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Coku" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Mutez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latreche&#8208;carton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba El Bouazzati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lucie Nugues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.30198" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641795v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeyye Cavdarli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225746" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sturbaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coevoet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sileo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113835" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13123034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rico" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gilles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chauderlier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Comptdaer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.740550" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.05.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Hecquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115463" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaa002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Floquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103643" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnez Romain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.3574" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Touil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Segaoula" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zouitina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2019.0223" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bencheikh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ravez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53099-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lucescu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.201800227" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01972446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Primot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lepretre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hedan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5114-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gibault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10050140" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Taront" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17963-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclercq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verones" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Flouquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00847" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tierny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Segaoula" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bemelmans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-14-3174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;nichart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Broc-Ryckewaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pommery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.08.047" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTG87XH7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jawhara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Standaert&#8208;vitse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/528990" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873659v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubuquoy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1873-9954(07)70004-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03113336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gonzalez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousseaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00054725-200705005-00026" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873662v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourcelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1873-9954(07)70188-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1521" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873652v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00054725-200705001-00026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Chakass" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Erdual" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dharancy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malapel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2006.105122" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2006.093484" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Philippe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2005.080887" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873668v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desreumaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0399-8320(04)94859-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873654v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00054725-200705001-00035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04542066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Millet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04542080v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857440v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>